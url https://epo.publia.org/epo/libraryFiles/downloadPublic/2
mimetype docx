--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,50 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F3A8C7D" w14:textId="595A7893" w:rsidR="00611142" w:rsidRPr="00DF5562" w:rsidRDefault="00862F52" w:rsidP="0019280B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF5562">
         <w:t>Titel</w:t>
       </w:r>
       <w:r w:rsidR="004E6D99" w:rsidRPr="00DF5562">
         <w:t xml:space="preserve"> des Beitrags</w:t>
       </w:r>
     </w:p>
@@ -576,90 +573,100 @@
         <w:t>Bitte geben Sie auch alle Finanzierungs</w:t>
       </w:r>
       <w:r w:rsidR="009D209B">
         <w:t>quellen an</w:t>
       </w:r>
       <w:r w:rsidR="00196C14">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009D209B">
         <w:t xml:space="preserve"> sowie etwaige Beziehungen und Funktionen der </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009D209B">
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
         <w:t>:in</w:t>
       </w:r>
       <w:r w:rsidR="009D209B">
         <w:t>nen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009D209B">
-        <w:t>, die als Interessenkonflikt interpretiert werden könnten.</w:t>
+        <w:t xml:space="preserve">, die als Interessenkonflikt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D209B">
+        <w:t>interpretiert</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D209B">
+        <w:t xml:space="preserve"> werden könnten.</w:t>
       </w:r>
       <w:r w:rsidR="00921501">
         <w:rPr>
           <w:rFonts w:cs="EB Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BB12E4" w14:textId="5EBEB4F0" w:rsidR="009D209B" w:rsidRPr="00910C64" w:rsidRDefault="009D209B" w:rsidP="0019280B">
       <w:r w:rsidRPr="0090685B">
         <w:t xml:space="preserve">Bitte beachten Sie, dass die </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D674F6">
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
         <w:t>:in</w:t>
       </w:r>
       <w:r w:rsidRPr="00D674F6">
         <w:t>nenschaft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0090685B">
         <w:t xml:space="preserve"> den Anteil, den </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0090685B">
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
         <w:t>:in</w:t>
       </w:r>
       <w:r w:rsidRPr="0090685B">
         <w:t>nen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0090685B">
         <w:t xml:space="preserve"> an der Forschungsleistung erbracht haben, korrekt widerspiegeln sollte. Eine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D674F6">
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
         <w:t>:in</w:t>
       </w:r>
       <w:r w:rsidRPr="00D674F6">
         <w:t>nenschaft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0090685B">
         <w:t xml:space="preserve"> setzt voraus, dass ein maßgeblicher wissenschaftlicher Beitrag geleistet wurde. Die bloße berufliche Position rechtfertigt kein Anrecht auf eine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D674F6">
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
@@ -821,76 +828,100 @@
         <w:t xml:space="preserve"> erhielten einen WX-Grant der YZ-Stiftung </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001D204D">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00964E96" w:rsidRPr="00964E96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00964E96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D204D">
         <w:t>ür</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001D204D">
         <w:t xml:space="preserve"> die Durchführung dieser Studie. Interessenkonflikte: keine.“</w:t>
       </w:r>
       <w:r w:rsidR="00AD4CF6">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9FBDC4" w14:textId="38729EDC" w:rsidR="001C1DBF" w:rsidRPr="00B54D72" w:rsidRDefault="00407D9C" w:rsidP="002B11F7">
+    <w:p w14:paraId="0C9FBDC4" w14:textId="2B635142" w:rsidR="001C1DBF" w:rsidRPr="00B54D72" w:rsidRDefault="00407D9C" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="HeadinginFrontmatter"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54D72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Zusammenfassung</w:t>
       </w:r>
+      <w:r w:rsidR="00F0504E">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0504E">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0504E">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von 200 Wörter)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="673FB60F" w14:textId="4F9EBC5E" w:rsidR="004C59EF" w:rsidRPr="003A3B4E" w:rsidRDefault="001C1DBF" w:rsidP="0019280B">
+    <w:p w14:paraId="673FB60F" w14:textId="3E4FFC0F" w:rsidR="004C59EF" w:rsidRPr="003A3B4E" w:rsidRDefault="001C1DBF" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Die Zusammenfassung des Beitrags soll nicht länger als 200 Wörter sein. S</w:t>
+        <w:t xml:space="preserve">Die Zusammenfassung des Beitrags soll nicht länger als 200 Wörter sein. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0504E">
+        <w:t xml:space="preserve">Bitte vermerken Sie die Anzahl der Wörter in der Überschrift – und aktualisieren Sie sie bei Änderungen (z.B. bei Revisionen). </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5787">
+        <w:t>Die Zusammenfassung</w:t>
       </w:r>
       <w:r w:rsidRPr="001C1DBF">
-        <w:t>ie dient nicht dazu, die Neugier de</w:t>
+        <w:t xml:space="preserve"> dient nicht dazu, die Neugier de</w:t>
       </w:r>
       <w:r w:rsidR="002363E8">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="002363E8" w:rsidRPr="002363E8">
         <w:t>Lesepublikum</w:t>
       </w:r>
       <w:r w:rsidR="002363E8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001C1DBF">
         <w:t xml:space="preserve"> zu wecken, sondern enth</w:t>
       </w:r>
       <w:r>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="001C1DBF">
         <w:t>lt bereits alle wichtigen Informationen des Artikels. Bei empirischen Beitr</w:t>
       </w:r>
       <w:r>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="001C1DBF">
         <w:t>gen hat sie normalerweise ebenso wie das Manuskript die implizite Struktur Fragestellung – Methode</w:t>
       </w:r>
@@ -1786,65 +1817,71 @@
         <w:t xml:space="preserve"> und formatieren Sie sie mit den entsprechenden Formatvorlagen</w:t>
       </w:r>
       <w:r w:rsidR="00EC7551">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C01DBB">
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C01DBB">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C01DBB">
         <w:t xml:space="preserve"> 1“ bis „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C01DBB">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C01DBB">
         <w:t xml:space="preserve"> 3“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE278D2" w14:textId="22D2DA25" w:rsidR="009674FB" w:rsidRPr="009674FB" w:rsidRDefault="00EC23F1" w:rsidP="0019280B">
+    <w:p w14:paraId="0EE278D2" w14:textId="52224CAF" w:rsidR="009674FB" w:rsidRPr="009674FB" w:rsidRDefault="00EC23F1" w:rsidP="0019280B">
       <w:r>
         <w:t xml:space="preserve">Alle </w:t>
       </w:r>
       <w:r w:rsidRPr="00E217F9">
         <w:t xml:space="preserve">Überschriften </w:t>
       </w:r>
       <w:r w:rsidR="00BE320C" w:rsidRPr="00E217F9">
         <w:t>sollen konsistent nummeriert werden</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4A7B">
-        <w:t>,</w:t>
+      <w:r w:rsidR="00923025">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE320C" w:rsidRPr="00E217F9">
-        <w:t xml:space="preserve"> wenn z. B. ein Hauptabschnitt in Unterabschnitte (also mit </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00923025">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE320C" w:rsidRPr="00E217F9">
+        <w:t xml:space="preserve">enn ein Hauptabschnitt in Unterabschnitte (also mit </w:t>
       </w:r>
       <w:r w:rsidR="00AF30A0">
         <w:t>Ü</w:t>
       </w:r>
       <w:r w:rsidR="00BE320C" w:rsidRPr="00E217F9">
         <w:t>berschrift zweiter Ordnung) gegliedert wird, sollte es keine</w:t>
       </w:r>
       <w:r w:rsidR="009F293F">
         <w:t>n Teil geben, der keinem Unterab</w:t>
       </w:r>
       <w:r w:rsidR="00BE320C" w:rsidRPr="00E217F9">
         <w:t>schnitt zugeordnet ist.</w:t>
       </w:r>
       <w:r w:rsidR="009F293F">
         <w:t xml:space="preserve"> Insbesondere soll kein Hauptabschnitt direkt mit Fließtext beginnen, wenn im Verlauf des Hauptabschnitts </w:t>
       </w:r>
       <w:r w:rsidR="00A65F1E">
         <w:t xml:space="preserve">noch </w:t>
       </w:r>
       <w:r w:rsidR="009F293F">
         <w:t>Unterabschnitte vorkommen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A40458" w14:textId="77777777" w:rsidR="00A812B4" w:rsidRDefault="00A812B4" w:rsidP="002B11F7">
       <w:pPr>
@@ -2417,129 +2454,161 @@
       <w:r w:rsidR="00801A2E" w:rsidRPr="00801A2E">
         <w:t xml:space="preserve">Regeln der </w:t>
       </w:r>
       <w:r w:rsidR="006330E1">
         <w:t>APA</w:t>
       </w:r>
       <w:r w:rsidR="00801A2E" w:rsidRPr="00801A2E">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006330E1">
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00801A2E" w:rsidRPr="00801A2E">
         <w:t>). Dazu gehört z.</w:t>
       </w:r>
       <w:r w:rsidR="004F04F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801A2E" w:rsidRPr="00801A2E">
         <w:t>B., dass bei Mittelwerten immer auch die Standardabweichung angegeben werden mu</w:t>
       </w:r>
       <w:r w:rsidR="00801A2E" w:rsidRPr="00341A66">
         <w:t>ss.</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
-        <w:t xml:space="preserve"> Die Ergebnisse statistischer Hypothesentests sollten konsistent nach folgendem Schema berichtet werden: „Der Haupteffekt der Intervention auf die Häufigkeit gezeigten Umweltschutzverhaltens war signifikant, </w:t>
+        <w:t xml:space="preserve"> Die Ergebnisse statistischer Hypothesentests sollten konsistent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
+        <w:t>nach folgendem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
+        <w:t xml:space="preserve"> Schema berichtet werden: „Der Haupteffekt der Intervention auf die Häufigkeit gezeigten Umweltschutzverhaltens war signifikant, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:t xml:space="preserve">1, 145) = 5.43, </w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
-        <w:t xml:space="preserve"> = .02</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
+        <w:t>= .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="007B523D" w:rsidRPr="00341A66">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:t xml:space="preserve">. In der Experimentalgruppe fand sich zudem eine signifikante Korrelation zwischen Naturverbundenheit und Umwelteinstellung, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:t xml:space="preserve">55) = .49, </w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
-        <w:t xml:space="preserve"> &lt; .0</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
+        <w:t>&lt; .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="007B523D" w:rsidRPr="00341A66">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="006F2571" w:rsidRPr="00341A66">
         <w:t xml:space="preserve">1.“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E865391" w14:textId="62F85BC4" w:rsidR="00FF500F" w:rsidRPr="00341A66" w:rsidRDefault="005324AA" w:rsidP="0019280B">
       <w:r w:rsidRPr="00341A66">
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r w:rsidR="00A309CE" w:rsidRPr="00341A66">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00341A66">
         <w:t>zusätzliche</w:t>
       </w:r>
       <w:r w:rsidR="00A309CE" w:rsidRPr="00341A66">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00341A66">
         <w:t xml:space="preserve"> Berichten von Effektstärken und Konfidenzintervallen wird empfohlen</w:t>
       </w:r>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
-        <w:t>, nach folgendem Schema: „</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
+        <w:t>nach folgendem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
+        <w:t xml:space="preserve"> Schema: „</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
         <w:t xml:space="preserve">158) = -5.55, </w:t>
       </w:r>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
         <w:t xml:space="preserve"> &lt; .001, </w:t>
       </w:r>
       <w:r w:rsidR="0052403D" w:rsidRPr="00341A66">
@@ -3705,71 +3774,74 @@
           </w:rPr>
           <w:t>Schnitt: Light</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, Schriftgröße: </w:t>
       </w:r>
       <w:r w:rsidR="00103716">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="009D545D">
         <w:t xml:space="preserve"> Darüber freuen wir uns, das ist aber keine Pflicht.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1CFBEC" w14:textId="2005006E" w:rsidR="00A25C96" w:rsidRPr="00630C02" w:rsidRDefault="00A25C96" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00630C02">
         <w:t>Zusatzmaterial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9C3C5A" w14:textId="1FFCCA9A" w:rsidR="00094C99" w:rsidRDefault="00A25C96" w:rsidP="0019280B">
+    <w:p w14:paraId="6F9C3C5A" w14:textId="6FD003BD" w:rsidR="00094C99" w:rsidRDefault="00A25C96" w:rsidP="0019280B">
       <w:r w:rsidRPr="00630C02">
         <w:t xml:space="preserve">Passen relevante Informationen </w:t>
       </w:r>
       <w:r w:rsidR="00094C99">
         <w:t xml:space="preserve">(z.B., Instruktionen, Fragebogenitems, Interviewleitfäden, Kodierungssysteme) </w:t>
       </w:r>
       <w:r w:rsidRPr="00630C02">
         <w:t xml:space="preserve">und Ergebnisse nicht mehr in das Manuskript, können diese auch </w:t>
       </w:r>
       <w:r w:rsidR="00094C99">
         <w:t>als Zusatzmaterial ein</w:t>
       </w:r>
       <w:r w:rsidR="00AD4CF6">
         <w:t>ge</w:t>
       </w:r>
       <w:r w:rsidR="00094C99">
         <w:t>reicht werden.</w:t>
       </w:r>
       <w:r w:rsidR="008D1294">
         <w:t xml:space="preserve"> Alle Zusatzmaterialien sollten in einer einzigen gemeinsamen PDF-Datei eingereicht werden.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5787">
+        <w:t xml:space="preserve"> Das Manuskript soll keinen Abschnitt „Anhang“ haben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD1FDEE" w14:textId="77777777" w:rsidR="006F5E4D" w:rsidRPr="00630C02" w:rsidRDefault="006F5E4D" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00630C02">
         <w:t>Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38994739" w14:textId="14919647" w:rsidR="0071132E" w:rsidRPr="00630C02" w:rsidRDefault="0071132E" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00630C02">
         <w:t>Inhaltliche Hinweise zur Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527A93AF" w14:textId="39DEEF90" w:rsidR="004934CE" w:rsidRPr="00630C02" w:rsidRDefault="007F07EC" w:rsidP="0019280B">
       <w:r w:rsidRPr="00630C02">
         <w:t xml:space="preserve">In der Diskussion werden geeignete Schlussfolgerungen aus den Ergebnissen </w:t>
       </w:r>
       <w:r w:rsidR="00732E82" w:rsidRPr="00630C02">
         <w:t xml:space="preserve">oder aus </w:t>
       </w:r>
@@ -3936,60 +4008,62 @@
         <w:t>Unser</w:t>
       </w:r>
       <w:r w:rsidR="00E272CD">
         <w:t xml:space="preserve"> externer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Begutachtungsprozess erfolgt doppel-blind, d. h., dass </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
         <w:t>:in</w:t>
       </w:r>
       <w:r>
         <w:t>nen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Gutachter</w:t>
       </w:r>
       <w:r w:rsidR="0034136C">
         <w:t>:in</w:t>
       </w:r>
       <w:r>
         <w:t>nen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> einander </w:t>
       </w:r>
       <w:r w:rsidR="00CE614F">
         <w:t>unbekannt bleiben</w:t>
       </w:r>
       <w:r>
         <w:t>. Stellen Sie dazu bitte sicher, dass Ihr Manuskript möglichst keine Hinweise auf Ihre Person/en bietet</w:t>
       </w:r>
       <w:r w:rsidR="00935496">
         <w:t xml:space="preserve"> (abgesehen von der Titelseite, die für die Begutachtung durch uns entfernt wird)</w:t>
       </w:r>
       <w:r>
         <w:t>. Wenn Sie eigene Vorarbeiten zitieren müssen, können Sie diese für den Begutachtungsprozess maskieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23438541" w14:textId="448B096D" w:rsidR="005B341D" w:rsidRDefault="00A55242" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Zitate und Quellenangabe</w:t>
       </w:r>
       <w:r w:rsidR="00807F4E">
         <w:t>n</w:t>
@@ -4780,54 +4854,56 @@
         <w:t>, Analyseskripte</w:t>
       </w:r>
       <w:r w:rsidR="00C94321" w:rsidRPr="00504E1C">
         <w:t xml:space="preserve"> oder Materialien nicht geteilt werden k</w:t>
       </w:r>
       <w:r w:rsidR="00C94321">
         <w:t xml:space="preserve">önnen, müssen die Gründe dafür </w:t>
       </w:r>
       <w:r w:rsidR="00935496">
         <w:t xml:space="preserve">hier </w:t>
       </w:r>
       <w:r w:rsidR="00C94321">
         <w:t xml:space="preserve">spezifiziert werden und die </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C94321">
         <w:t>Autor:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C94321">
         <w:t xml:space="preserve"> müssen erklären, welche Schritte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C94321">
         <w:t>Leser:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C94321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C94321">
         <w:t>unternehmen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C94321">
         <w:t xml:space="preserve"> müssten, um Zugang zu den Daten und Materialien zu erhalten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F12110C" w14:textId="77E8F4B4" w:rsidR="00C94321" w:rsidRDefault="00C94321" w:rsidP="0019280B">
       <w:r w:rsidRPr="00504E1C">
         <w:t xml:space="preserve">Bitte machen Sie explizit, ob Sie Ihre Studie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">und Analysestrategie </w:t>
       </w:r>
       <w:r w:rsidRPr="00504E1C">
         <w:t>präregistriert haben od</w:t>
       </w:r>
       <w:r>
         <w:t>er nicht. Wenn Sie Ihre Studie präregistriert haben, bitten wir Sie, den Link zu der Präregistrierung anzugeben und zu bestätigen, dass Sie alle präregistrierten Analysen im Manuskript berichten und alle Abweichungen von der Präregistrierung offenlegen. Im Haupttext des Manuskripts müssen alle Abweichungen von der Präregistrierung kenntlich gemacht werden. Auch müssen Sie deutlich zwischen präregistrierten und nicht-präregistrierten Analysen unterscheiden, zum Beispiel durch die Verwendung separater Abschnitte in den Ergebnissen für konfirmatorische und exploratorische Analysen.</w:t>
       </w:r>
@@ -5216,166 +5292,231 @@
       <w:r w:rsidR="00761F60">
         <w:t>Punkte</w:t>
       </w:r>
       <w:r w:rsidR="003D2C00">
         <w:t xml:space="preserve"> ein</w:t>
       </w:r>
       <w:r w:rsidR="00AA63FB">
         <w:t>, die auf unserer Website zum Thema Open Science erläutert sind.</w:t>
       </w:r>
       <w:r w:rsidR="00C94321" w:rsidRPr="00AA63FB">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1221B437" w14:textId="71EF05DF" w:rsidR="00055DB8" w:rsidRDefault="004A4E52" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000A6345">
         <w:lastRenderedPageBreak/>
         <w:t>Literatur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346F46AD" w14:textId="77777777" w:rsidR="00E4313D" w:rsidRPr="004E1EA3" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="346F46AD" w14:textId="77777777" w:rsidR="00E4313D" w:rsidRPr="000E66B1" w:rsidRDefault="00E4313D" w:rsidP="000E66B1">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Psychological Association.</w:t>
+        <w:ind w:right="-7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>American Psychological Association. (2020). Publication manual of the American Psychological Association 2020: the official guide to APA style (7th ed.). American Psychological Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548C491A" w14:textId="0C4CEA0A" w:rsidR="00E4313D" w:rsidRPr="004E1EA3" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="548C491A" w14:textId="0C4CEA0A" w:rsidR="00E4313D" w:rsidRPr="000E66B1" w:rsidRDefault="00E4313D" w:rsidP="000E66B1">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E1EA3">
+        <w:ind w:right="-7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schmidt, W. &amp; Maier, H. G. (1999). An exemplary journal article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E66B1">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Journal of Exemplary Journal Articles</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1EA3">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1EA3">
+      <w:r w:rsidRPr="000E66B1">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1EA3">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">, 347-358. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E1EA3">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E1EA3">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00D4728F" w:rsidRPr="007D6690">
+        <w:r w:rsidR="00D4728F" w:rsidRPr="000E66B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/j.ojep.2023.102655</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D4728F">
+      <w:r w:rsidR="00D4728F" w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2493997E" w14:textId="31078D93" w:rsidR="00A963DE" w:rsidRPr="00F20071" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="2493997E" w14:textId="31078D93" w:rsidR="00A963DE" w:rsidRPr="000E66B1" w:rsidRDefault="00E4313D" w:rsidP="000E66B1">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="-7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Schmidt, W., Maier, H. G. &amp; Müller, A. (1988). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20071">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">The example chapter. In B. Werner &amp; K. W. Klaus (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20071">
+      <w:r w:rsidRPr="000E66B1">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Collected Examples</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20071">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pp. 137-147). Publisher X.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108C9A9A" w14:textId="41B8B234" w:rsidR="00B35ED1" w:rsidRPr="005E2D99" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="108C9A9A" w14:textId="41B8B234" w:rsidR="00B35ED1" w:rsidRPr="005E2D99" w:rsidRDefault="00E4313D" w:rsidP="000E66B1">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
+        <w:ind w:right="-7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E1AAB">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Society for Digital Sources (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1AAB">
+      <w:r w:rsidRPr="000E66B1">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>How to cite online sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1AAB">
+      <w:r w:rsidRPr="000E66B1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>. Retrieved August 21, 2019, from</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1AAB" w:rsidDel="00910AB9">
+      <w:r w:rsidRPr="000E66B1" w:rsidDel="00910AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidR="00D4728F" w:rsidRPr="00656A48">
+        <w:r w:rsidR="00D4728F" w:rsidRPr="000E66B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.societyfordigitalsources.com/publications/online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B35ED1" w:rsidRPr="00656A48">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1851C53F" w14:textId="53D5538E" w:rsidR="002E1899" w:rsidRPr="00E94A8D" w:rsidRDefault="002E1899" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="HeadinginFrontmatter"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94A8D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Li</w:t>
       </w:r>
       <w:r w:rsidR="003C2AC5" w:rsidRPr="00E94A8D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
@@ -5761,398 +5902,389 @@
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D41B27">
         <w:t>Autor:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ergeben.</w:t>
       </w:r>
       <w:r w:rsidR="00FD466A">
         <w:t xml:space="preserve"> Sollte der Artikel nur durch eine Person verfasst worden sein, gilt die Bezeichnung „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD466A">
         <w:t>Autor:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FD466A">
         <w:t>“ sinngemäß auch für sie.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D41B27" w:rsidSect="00F21982">
-      <w:headerReference w:type="even" r:id="rId44"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+      <w:headerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
+      <w:footerReference w:type="first" r:id="rId47"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="353" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="776EC1A4" w14:textId="77777777" w:rsidR="00E36BDF" w:rsidRDefault="00E36BDF" w:rsidP="0019280B">
+    <w:p w14:paraId="57025D4A" w14:textId="77777777" w:rsidR="008C01D1" w:rsidRDefault="008C01D1" w:rsidP="0019280B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12AE9615" w14:textId="77777777" w:rsidR="00E36BDF" w:rsidRDefault="00E36BDF" w:rsidP="0019280B">
+    <w:p w14:paraId="72F34065" w14:textId="77777777" w:rsidR="008C01D1" w:rsidRDefault="008C01D1" w:rsidP="0019280B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{8364306C-7777-CB40-8FEF-7B3012DF0639}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{30DBBF63-6306-BF4B-A98C-CF9C57C032A8}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{DE45A9ED-B581-D942-98CB-1161BCE6547E}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{16372838-1642-7A4A-A7A2-FF4C96A46A6E}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{6C62DBE4-CDBF-244A-ACE5-6D9F6DC89F45}"/>
   </w:font>
   <w:font w:name="EB Garamond">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5201E4FB" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{305C97B0-5561-6642-8BF7-503C06391FBC}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId9" w:fontKey="{8A3D0AAD-138A-0149-A33F-1139B15EEF81}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId12" w:fontKey="{6C966451-EC18-D642-93AD-7FD81DA79BC2}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geologica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId13" w:fontKey="{204C0A84-98C6-F346-AAFB-B0B89D3DB4F4}"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId16" w:fontKey="{D39E4183-12C4-B442-B21E-83F4932AE40C}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geologica ExtraLight">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{C8A33B4E-53F9-DD4E-9447-28AB02138736}"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Regular">
     <w:altName w:val="Montserrat"/>
     <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{C1BE9788-7008-7D44-AC96-9C933940F4B4}"/>
   </w:font>
   <w:font w:name="Geologica Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId22" w:fontKey="{E0BCFC2C-D4FE-F04F-BD68-484E1ECB2D03}"/>
   </w:font>
   <w:font w:name="Geologica Light Cursive Oblique">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId23" w:fontKey="{9FD98A99-8266-6945-843A-F02F3C054934}"/>
   </w:font>
   <w:font w:name="Geologica Thin">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId24" w:fontKey="{28DBC80D-7CBA-954C-995C-E85148ACFE24}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54471709" w14:textId="5F43E4AB" w:rsidR="00170013" w:rsidRPr="00645DCD" w:rsidRDefault="002D0E7E" w:rsidP="00F45E07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9632"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C81E7D">
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B81E08">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A95412D" w14:textId="7C398200" w:rsidR="00DD045F" w:rsidRPr="007B7EA7" w:rsidRDefault="00DD045F" w:rsidP="0019280B">
+  <w:p w14:paraId="7E9A89C6" w14:textId="7E860FAE" w:rsidR="0023081E" w:rsidRPr="007B7EA7" w:rsidRDefault="004B5787" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
         <w:noProof w:val="0"/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007B7EA7">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve">Fußzeile </w:t>
+      <w:t>F</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B7EA7">
+    <w:r w:rsidR="0023081E" w:rsidRPr="007B7EA7">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ußzeile </w:t>
+    </w:r>
+    <w:r w:rsidR="0023081E" w:rsidRPr="007B7EA7">
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
         <w:noProof w:val="0"/>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">nicht verändern (wird durch Redaktion eingetragen): </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="001459B1" w14:textId="53DD3DF9" w:rsidR="00F2391C" w:rsidRPr="000C340D" w:rsidRDefault="00DD045F" w:rsidP="0019280B">
+  <w:p w14:paraId="09A47CD3" w14:textId="1058EE19" w:rsidR="0023081E" w:rsidRPr="000C340D" w:rsidRDefault="0023081E" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
     </w:pPr>
     <w:r w:rsidRPr="00922ADE">
       <w:t xml:space="preserve">Autorin1 &amp; Autorin2 (20XX), Titel des Beitrags. </w:t>
     </w:r>
     <w:r w:rsidRPr="007B7EA7">
       <w:rPr>
         <w:rFonts w:ascii="Geologica Light Cursive Oblique" w:hAnsi="Geologica Light Cursive Oblique"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Environmental Psychology Open, XX,</w:t>
     </w:r>
     <w:r w:rsidRPr="007B7EA7">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> YYYYY. </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000E66B1">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Article </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B7EA7">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">YYYYY. </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="000C340D" w:rsidRPr="000C340D">
+      <w:r w:rsidRPr="000C340D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Geologica Light" w:hAnsi="Geologica Light"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>https://doi.org/10.xxxxx/yyyyzzzz</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="745EFFB9" w14:textId="74791E3D" w:rsidR="000C340D" w:rsidRPr="000C340D" w:rsidRDefault="000C340D" w:rsidP="004062EF">
+  <w:p w14:paraId="065562ED" w14:textId="77777777" w:rsidR="0023081E" w:rsidRPr="000C340D" w:rsidRDefault="0023081E" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
     </w:pPr>
     <w:r w:rsidRPr="000C340D">
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r>
       <w:t>20XX</w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:t xml:space="preserve"> Vor- und Nachname </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="000C340D">
       <w:t>Autor:in</w:t>
     </w:r>
     <w:r>
       <w:t>nen</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="000C340D">
       <w:t xml:space="preserve">, lizensiert unter </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="000C340D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Geologica Light" w:hAnsi="Geologica Light"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>CC BY 4.0</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="000C340D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman (Body CS)"/>
         <w:noProof/>
         <w:position w:val="-4"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679868F7" wp14:editId="555F1BE2">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA8E739" wp14:editId="39BB4641">
           <wp:extent cx="108000" cy="108000"/>
           <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
           <wp:docPr id="2057463745" name="Picture 2057463745"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1770799649" name="Picture 1770799649"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -6164,346 +6296,366 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman (Body CS)"/>
         <w:position w:val="-4"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman (Body CS)"/>
         <w:noProof/>
         <w:position w:val="-4"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BBB2772" wp14:editId="01EE9955">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60830F91" wp14:editId="1EF9135B">
           <wp:extent cx="108000" cy="109928"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1291881784" name="Picture 1291881784"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="314647036" name="Picture 314647036"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId4" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="108000" cy="109928"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004062EF">
+    <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0185436C" w14:textId="4465B9DF" w:rsidR="003A22EC" w:rsidRDefault="000C340D" w:rsidP="0019280B">
+  <w:p w14:paraId="14C0E163" w14:textId="41A7F1F2" w:rsidR="0023081E" w:rsidRDefault="0023081E" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
     </w:pPr>
     <w:r w:rsidRPr="000C340D">
       <w:t>Eingereicht</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> am</w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> XX.</w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16" w:rsidRPr="000C340D">
-[...2 lines deleted...]
-    <w:r w:rsidR="00F52A16">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16" w:rsidRPr="000C340D">
+    <w:r w:rsidRPr="000C340D">
       <w:t>XX</w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16" w:rsidRPr="000C340D">
-[...1 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="000C340D">
-      <w:t>, Akzeptiert</w:t>
+      <w:t>20XX, Akzeptiert</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> am</w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> XX.</w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16" w:rsidRPr="000C340D">
-[...2 lines deleted...]
-    <w:r w:rsidR="00F52A16">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16" w:rsidRPr="000C340D">
+    <w:r w:rsidRPr="000C340D">
       <w:t>XX</w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16" w:rsidRPr="000C340D">
-[...1 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="000C340D">
-      <w:t>, Veröff</w:t>
+      <w:t>20XX, Veröff</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">entlicht am </w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:t>XX.</w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:t>XX</w:t>
     </w:r>
-    <w:r w:rsidR="00F52A16">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="000C340D">
       <w:t>20XX</w:t>
     </w:r>
-    <w:r w:rsidR="00D54673">
+    <w:r>
       <w:t>.</w:t>
     </w:r>
+    <w:r w:rsidR="000E66B1">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="000E66B1">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Redakt</w:t>
+    </w:r>
+    <w:r w:rsidR="004B5787">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ion</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="000E66B1">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>: XXXXX</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="56AA6188" w14:textId="3489A68E" w:rsidR="00D54673" w:rsidRPr="000C340D" w:rsidRDefault="00D54673" w:rsidP="0019280B">
+  <w:p w14:paraId="49940ACF" w14:textId="488CF6B9" w:rsidR="000E66B1" w:rsidRDefault="0023081E" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:r w:rsidRPr="00D54673">
       <w:t>2943-7768</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB5E239" w14:textId="77777777" w:rsidR="00E36BDF" w:rsidRDefault="00E36BDF" w:rsidP="0019280B">
+    <w:p w14:paraId="58434F84" w14:textId="77777777" w:rsidR="008C01D1" w:rsidRDefault="008C01D1" w:rsidP="0019280B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A98F2DC" w14:textId="77777777" w:rsidR="00E36BDF" w:rsidRDefault="00E36BDF" w:rsidP="0019280B">
+    <w:p w14:paraId="3E45AAD8" w14:textId="77777777" w:rsidR="008C01D1" w:rsidRDefault="008C01D1" w:rsidP="0019280B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36C295F6" w14:textId="77777777" w:rsidR="00D54673" w:rsidRDefault="00D54673">
+  <w:p w14:paraId="1427C7D5" w14:textId="53A14BB9" w:rsidR="00DD045F" w:rsidRPr="000E1AAB" w:rsidRDefault="002C480A" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9632"/>
+        <w:tab w:val="right" w:pos="6804"/>
+      </w:tabs>
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3729C233" wp14:editId="354FAF52">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3729C233" wp14:editId="3F2DEFB9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+            <wp:posOffset>4861560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>252095</wp:posOffset>
+            <wp:posOffset>269875</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1252220" cy="474345"/>
-          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:extent cx="1252220" cy="441960"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="839462324" name="Picture 839462324"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1802291938" name="Picture 1802291938"/>
+                  <pic:cNvPr id="839462324" name="Picture 839462324"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1252800" cy="474917"/>
+                    <a:ext cx="1252220" cy="441960"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00DD045F" w:rsidRPr="000E1AAB">
       <w:t>Kopfzeile</w:t>
     </w:r>
     <w:r w:rsidR="00DD045F" w:rsidRPr="000E1AAB">
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DD045F" w:rsidRPr="000E1AAB">
       <w:t>nicht</w:t>
     </w:r>
     <w:r w:rsidR="00DD045F" w:rsidRPr="000E1AAB">
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
       </w:rPr>
       <w:t xml:space="preserve"> verändern (wird durch Redaktion eingetragen)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13AA136E" w14:textId="00A07DE5" w:rsidR="00625581" w:rsidRPr="000E1AAB" w:rsidRDefault="00DD045F" w:rsidP="0019280B">
+  <w:p w14:paraId="13AA136E" w14:textId="34A09535" w:rsidR="00625581" w:rsidRPr="000E1AAB" w:rsidRDefault="00DD045F" w:rsidP="000E66B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9632"/>
+        <w:tab w:val="right" w:pos="6804"/>
+      </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009A62CA">
       <w:t xml:space="preserve">Autorin1 &amp; Autorin2 (20XX), Titel des Beitrags. </w:t>
     </w:r>
     <w:r w:rsidR="009F5715" w:rsidRPr="009F5715">
       <w:rPr>
         <w:rFonts w:ascii="Geologica Light Cursive Oblique" w:hAnsi="Geologica Light Cursive Oblique"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Environmental Psychology Open, XX,</w:t>
     </w:r>
     <w:r w:rsidRPr="00656A48">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> YYYYY. https://doi.org/10.xxxxx/yyyyzzzz</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000E66B1">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Article </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00656A48">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>YYYYY. https://doi.org/10.xxxxx/yyyyzzzz</w:t>
     </w:r>
     <w:r w:rsidR="001F1A56" w:rsidRPr="000E1AAB">
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="144145" distB="107950" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7DA5FA46" wp14:editId="324B4326">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="6120000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="14605" b="12700"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1696840603" name="Straight Connector 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -6539,51 +6691,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="227EEBEF" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:11.35pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:8.5pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-width-relative:inner-margin-area" from="0,0" to="481.9pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpKM6QlwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZI9rFDUdA+72r0g&#10;WPHxA7zOuLGwPdbYNOm/Z+y2KQKEEOLi+OO9mXlvJtu7xTtxAEoWwyC7TSsFBI2jDftBfvn8+Oat&#10;FCmrMCqHAQZ5hCTvdq9fbefYww1O6EYgwUFC6uc4yCnn2DdN0hN4lTYYIfCjQfIq85H2zUhq5uje&#10;NTdte9vMSGMk1JAS3z6cHuWuxjcGdP5gTIIs3CC5tlxXqutLWZvdVvV7UnGy+lyG+ocqvLKBk66h&#10;HlRW4hvZX0J5qwkTmrzR6Bs0xmqoGlhN1/6k5tOkIlQtbE6Kq03p/4XV7w/34ZnYhjmmPsVnKioW&#10;Q758uT6xVLOOq1mwZKH58rZj/1v2VF/emisxUspPgF6UzSCdDUWH6tXhXcqcjKEXCB+uqesuHx0U&#10;sAsfwQg7crKusutUwL0jcVDcz/FrV/rHsSqyUIx1biW1fyadsYUGdVL+lriia0YMeSV6G5B+lzUv&#10;l1LNCX9RfdJaZL/geKyNqHZwu6uy82iWefrxXOnXH2j3HQAA//8DAFBLAwQUAAYACAAAACEAu+K+&#10;BtsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDkSJI41RVEUJcEE3h&#10;7sZbJxCvI9tJw9+z5QKXkUajnX1TrmfXiwlD7DwpuF1kIJAabzqyCt73Tzf3IGLSZHTvCRV8Y4R1&#10;dXlR6sL4E+1wqpMVXEKx0AralIZCyti06HRc+AGJs6MPTie2wUoT9InLXS+XWZZLpzviD60ecNti&#10;81WPTkH/EqYPu7WbOD7v8vrz7bh83U9KXV/NjyuWzQpEwjn9XcB5A/NDxWAHP5KJolfAa9KvcvaQ&#10;3/GWw9nKqpT/+asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGkozpCXAQAAiAMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALvivgbbAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" o:allowoverlap="f" strokecolor="black [3200]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00F2391C" w:rsidRPr="000E1AAB">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62363BE8" w14:textId="5B94368E" w:rsidR="004C54DB" w:rsidRDefault="00A56230" w:rsidP="0019280B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008863BB">
       <w:rPr>
         <w:rFonts w:ascii="Geologica Thin" w:hAnsi="Geologica Thin"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D1A7CCA" wp14:editId="7216F520">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>252095</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1252800" cy="475200"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2047142723" name="Picture 2047142723"/>
@@ -9408,51 +9560,50 @@
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1019044920">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1323123712">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2053990372">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="827214007">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2076124212">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1149633580">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:val="bestFit" w:percent="200"/>
-  <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -9483,100 +9634,103 @@
     <w:rsid w:val="000570A8"/>
     <w:rsid w:val="00057905"/>
     <w:rsid w:val="00061830"/>
     <w:rsid w:val="0006183A"/>
     <w:rsid w:val="00062838"/>
     <w:rsid w:val="00071610"/>
     <w:rsid w:val="000768CD"/>
     <w:rsid w:val="0008165F"/>
     <w:rsid w:val="00081AF7"/>
     <w:rsid w:val="00085A28"/>
     <w:rsid w:val="000871A9"/>
     <w:rsid w:val="0009072C"/>
     <w:rsid w:val="00094C99"/>
     <w:rsid w:val="000A4953"/>
     <w:rsid w:val="000A6345"/>
     <w:rsid w:val="000B7C6C"/>
     <w:rsid w:val="000C2034"/>
     <w:rsid w:val="000C340D"/>
     <w:rsid w:val="000D05F2"/>
     <w:rsid w:val="000D40BA"/>
     <w:rsid w:val="000D6526"/>
     <w:rsid w:val="000D71B1"/>
     <w:rsid w:val="000E1AAB"/>
     <w:rsid w:val="000E3E2C"/>
     <w:rsid w:val="000E6525"/>
+    <w:rsid w:val="000E66B1"/>
     <w:rsid w:val="000F33C9"/>
     <w:rsid w:val="000F6F80"/>
     <w:rsid w:val="001025F1"/>
     <w:rsid w:val="00103716"/>
     <w:rsid w:val="0010743D"/>
     <w:rsid w:val="00113C73"/>
     <w:rsid w:val="001215DC"/>
     <w:rsid w:val="00131A3D"/>
     <w:rsid w:val="00135E0A"/>
     <w:rsid w:val="001367B8"/>
     <w:rsid w:val="001375D4"/>
     <w:rsid w:val="00140DDA"/>
     <w:rsid w:val="0014269B"/>
     <w:rsid w:val="0014373D"/>
     <w:rsid w:val="00153039"/>
     <w:rsid w:val="00153463"/>
     <w:rsid w:val="001631A9"/>
     <w:rsid w:val="00163C29"/>
     <w:rsid w:val="00165A93"/>
     <w:rsid w:val="00170013"/>
     <w:rsid w:val="00170D4B"/>
     <w:rsid w:val="0019280B"/>
     <w:rsid w:val="001933B9"/>
     <w:rsid w:val="00196C14"/>
     <w:rsid w:val="001A4144"/>
+    <w:rsid w:val="001A596A"/>
     <w:rsid w:val="001B1BD7"/>
     <w:rsid w:val="001B316B"/>
     <w:rsid w:val="001B3673"/>
     <w:rsid w:val="001B715A"/>
     <w:rsid w:val="001C1CC1"/>
     <w:rsid w:val="001C1DBF"/>
     <w:rsid w:val="001C2AC2"/>
     <w:rsid w:val="001C311C"/>
     <w:rsid w:val="001D0F20"/>
     <w:rsid w:val="001D19C3"/>
     <w:rsid w:val="001D204D"/>
     <w:rsid w:val="001D31E1"/>
     <w:rsid w:val="001D4A8E"/>
     <w:rsid w:val="001E4292"/>
     <w:rsid w:val="001E531F"/>
     <w:rsid w:val="001E555E"/>
     <w:rsid w:val="001E6519"/>
     <w:rsid w:val="001F1A56"/>
     <w:rsid w:val="001F2F39"/>
     <w:rsid w:val="001F6AD3"/>
     <w:rsid w:val="00201280"/>
     <w:rsid w:val="00215DF2"/>
     <w:rsid w:val="00216498"/>
     <w:rsid w:val="00220832"/>
     <w:rsid w:val="0022409D"/>
+    <w:rsid w:val="0023081E"/>
     <w:rsid w:val="00230BB9"/>
     <w:rsid w:val="0023495D"/>
     <w:rsid w:val="002360C3"/>
     <w:rsid w:val="002363E8"/>
     <w:rsid w:val="00240098"/>
     <w:rsid w:val="002403EF"/>
     <w:rsid w:val="00250A2C"/>
     <w:rsid w:val="00251508"/>
     <w:rsid w:val="002525D5"/>
     <w:rsid w:val="002526C0"/>
     <w:rsid w:val="00253E20"/>
     <w:rsid w:val="002649B5"/>
     <w:rsid w:val="002775A7"/>
     <w:rsid w:val="0028584F"/>
     <w:rsid w:val="00287D48"/>
     <w:rsid w:val="00296A0F"/>
     <w:rsid w:val="002A1A31"/>
     <w:rsid w:val="002A711D"/>
     <w:rsid w:val="002B10F0"/>
     <w:rsid w:val="002B11F7"/>
     <w:rsid w:val="002C42E4"/>
     <w:rsid w:val="002C480A"/>
     <w:rsid w:val="002D036E"/>
     <w:rsid w:val="002D0E7E"/>
     <w:rsid w:val="002D1041"/>
@@ -9608,339 +9762,353 @@
     <w:rsid w:val="00341A66"/>
     <w:rsid w:val="003461B8"/>
     <w:rsid w:val="00346D74"/>
     <w:rsid w:val="003472A7"/>
     <w:rsid w:val="0035248B"/>
     <w:rsid w:val="003579C4"/>
     <w:rsid w:val="00360041"/>
     <w:rsid w:val="00362B31"/>
     <w:rsid w:val="0036302A"/>
     <w:rsid w:val="003706A8"/>
     <w:rsid w:val="00370DBA"/>
     <w:rsid w:val="00371616"/>
     <w:rsid w:val="00372D43"/>
     <w:rsid w:val="0037670E"/>
     <w:rsid w:val="00384D43"/>
     <w:rsid w:val="003852C1"/>
     <w:rsid w:val="00387A91"/>
     <w:rsid w:val="00391917"/>
     <w:rsid w:val="00392160"/>
     <w:rsid w:val="00392A7B"/>
     <w:rsid w:val="00397A9B"/>
     <w:rsid w:val="003A187B"/>
     <w:rsid w:val="003A22EC"/>
     <w:rsid w:val="003A3B4E"/>
     <w:rsid w:val="003A3E95"/>
+    <w:rsid w:val="003A5C5F"/>
     <w:rsid w:val="003A6BD2"/>
     <w:rsid w:val="003A7E5E"/>
     <w:rsid w:val="003B02CE"/>
     <w:rsid w:val="003B2607"/>
     <w:rsid w:val="003B2A4A"/>
     <w:rsid w:val="003B44A8"/>
     <w:rsid w:val="003C0105"/>
     <w:rsid w:val="003C0EDD"/>
     <w:rsid w:val="003C2AC5"/>
     <w:rsid w:val="003D08C5"/>
     <w:rsid w:val="003D2C00"/>
     <w:rsid w:val="003D4D49"/>
+    <w:rsid w:val="003D522F"/>
     <w:rsid w:val="003E1E37"/>
     <w:rsid w:val="003E4711"/>
     <w:rsid w:val="003F26DB"/>
     <w:rsid w:val="004062EF"/>
     <w:rsid w:val="00407D9C"/>
     <w:rsid w:val="0041119B"/>
     <w:rsid w:val="00411A6A"/>
     <w:rsid w:val="00413ADC"/>
     <w:rsid w:val="00414529"/>
     <w:rsid w:val="0041513D"/>
     <w:rsid w:val="004163FA"/>
     <w:rsid w:val="0042156A"/>
     <w:rsid w:val="004224DB"/>
     <w:rsid w:val="00423EC6"/>
     <w:rsid w:val="00424D22"/>
     <w:rsid w:val="00425741"/>
     <w:rsid w:val="004272CC"/>
     <w:rsid w:val="00434D4B"/>
     <w:rsid w:val="0044394F"/>
     <w:rsid w:val="004516E5"/>
     <w:rsid w:val="00455201"/>
     <w:rsid w:val="004616F7"/>
     <w:rsid w:val="00461931"/>
     <w:rsid w:val="004620B8"/>
     <w:rsid w:val="00462A42"/>
     <w:rsid w:val="004659FA"/>
     <w:rsid w:val="00466B67"/>
     <w:rsid w:val="00470E5E"/>
     <w:rsid w:val="00473B49"/>
     <w:rsid w:val="00475768"/>
     <w:rsid w:val="00476D66"/>
     <w:rsid w:val="0048269D"/>
     <w:rsid w:val="00483836"/>
     <w:rsid w:val="00485C7F"/>
     <w:rsid w:val="00487E31"/>
     <w:rsid w:val="004934CE"/>
     <w:rsid w:val="00495AEB"/>
     <w:rsid w:val="00496E07"/>
     <w:rsid w:val="00497D45"/>
     <w:rsid w:val="004A0601"/>
     <w:rsid w:val="004A126F"/>
     <w:rsid w:val="004A4E52"/>
     <w:rsid w:val="004B2955"/>
+    <w:rsid w:val="004B5787"/>
     <w:rsid w:val="004B6981"/>
     <w:rsid w:val="004C2993"/>
     <w:rsid w:val="004C387F"/>
     <w:rsid w:val="004C54DB"/>
     <w:rsid w:val="004C59EF"/>
     <w:rsid w:val="004D3517"/>
     <w:rsid w:val="004D3BE4"/>
+    <w:rsid w:val="004D42DE"/>
     <w:rsid w:val="004D779F"/>
     <w:rsid w:val="004E6D99"/>
     <w:rsid w:val="004E7AE9"/>
     <w:rsid w:val="004F04F2"/>
     <w:rsid w:val="004F5611"/>
     <w:rsid w:val="004F5DE7"/>
     <w:rsid w:val="004F667D"/>
     <w:rsid w:val="004F6D7C"/>
     <w:rsid w:val="00504E1C"/>
     <w:rsid w:val="00506E67"/>
     <w:rsid w:val="00507F5D"/>
     <w:rsid w:val="00510CF3"/>
     <w:rsid w:val="005162D6"/>
     <w:rsid w:val="0052259A"/>
     <w:rsid w:val="0052403D"/>
     <w:rsid w:val="00526612"/>
     <w:rsid w:val="005319F1"/>
     <w:rsid w:val="005324AA"/>
     <w:rsid w:val="0053710B"/>
     <w:rsid w:val="00546AEF"/>
     <w:rsid w:val="00553732"/>
     <w:rsid w:val="00554656"/>
+    <w:rsid w:val="0056015F"/>
     <w:rsid w:val="0056217D"/>
     <w:rsid w:val="0057251C"/>
     <w:rsid w:val="00583ED7"/>
     <w:rsid w:val="00595397"/>
     <w:rsid w:val="00597A85"/>
     <w:rsid w:val="005A20C3"/>
     <w:rsid w:val="005A52B4"/>
     <w:rsid w:val="005B0292"/>
     <w:rsid w:val="005B341D"/>
     <w:rsid w:val="005B469A"/>
     <w:rsid w:val="005B7CAB"/>
     <w:rsid w:val="005C1483"/>
     <w:rsid w:val="005C5ECE"/>
     <w:rsid w:val="005D29DA"/>
     <w:rsid w:val="005D4239"/>
     <w:rsid w:val="005D5F49"/>
     <w:rsid w:val="005D6B86"/>
     <w:rsid w:val="005D6BB8"/>
     <w:rsid w:val="005E2D99"/>
     <w:rsid w:val="005E6768"/>
     <w:rsid w:val="005E7AD4"/>
     <w:rsid w:val="005F0368"/>
     <w:rsid w:val="005F141F"/>
     <w:rsid w:val="005F1A59"/>
     <w:rsid w:val="005F1B85"/>
     <w:rsid w:val="005F4210"/>
     <w:rsid w:val="005F46C0"/>
     <w:rsid w:val="006008CF"/>
     <w:rsid w:val="00601E6D"/>
     <w:rsid w:val="00602E45"/>
     <w:rsid w:val="00605F26"/>
     <w:rsid w:val="00606650"/>
     <w:rsid w:val="00610065"/>
     <w:rsid w:val="00611142"/>
     <w:rsid w:val="00611FD6"/>
     <w:rsid w:val="00612D42"/>
     <w:rsid w:val="006234D0"/>
+    <w:rsid w:val="0062494C"/>
     <w:rsid w:val="00625581"/>
     <w:rsid w:val="0063000D"/>
     <w:rsid w:val="00630C02"/>
     <w:rsid w:val="006323B4"/>
     <w:rsid w:val="006330E1"/>
     <w:rsid w:val="006350C4"/>
     <w:rsid w:val="00636275"/>
     <w:rsid w:val="00637830"/>
     <w:rsid w:val="00640D56"/>
     <w:rsid w:val="0064134E"/>
     <w:rsid w:val="006425EA"/>
     <w:rsid w:val="00642CEC"/>
     <w:rsid w:val="006432D8"/>
     <w:rsid w:val="00645DCD"/>
     <w:rsid w:val="00651508"/>
     <w:rsid w:val="00652873"/>
     <w:rsid w:val="006553EB"/>
     <w:rsid w:val="00656A48"/>
     <w:rsid w:val="00662021"/>
     <w:rsid w:val="006622BF"/>
     <w:rsid w:val="00662E49"/>
     <w:rsid w:val="006717AA"/>
     <w:rsid w:val="006719E3"/>
     <w:rsid w:val="00671FE2"/>
     <w:rsid w:val="00676039"/>
     <w:rsid w:val="00681411"/>
     <w:rsid w:val="00690D90"/>
     <w:rsid w:val="00692406"/>
     <w:rsid w:val="00693872"/>
     <w:rsid w:val="00695A67"/>
     <w:rsid w:val="006B0C55"/>
     <w:rsid w:val="006B57EC"/>
     <w:rsid w:val="006C096D"/>
     <w:rsid w:val="006C253A"/>
     <w:rsid w:val="006C2B72"/>
     <w:rsid w:val="006C64FF"/>
     <w:rsid w:val="006C651D"/>
     <w:rsid w:val="006D4753"/>
     <w:rsid w:val="006D4A54"/>
     <w:rsid w:val="006E2B87"/>
     <w:rsid w:val="006E738A"/>
     <w:rsid w:val="006F2571"/>
     <w:rsid w:val="006F5E4D"/>
     <w:rsid w:val="006F72EC"/>
     <w:rsid w:val="006F7764"/>
+    <w:rsid w:val="00705741"/>
     <w:rsid w:val="00707890"/>
     <w:rsid w:val="007103D3"/>
     <w:rsid w:val="007107BF"/>
     <w:rsid w:val="0071132E"/>
     <w:rsid w:val="007152C3"/>
     <w:rsid w:val="0071637D"/>
     <w:rsid w:val="007235E0"/>
+    <w:rsid w:val="007236F0"/>
     <w:rsid w:val="00724CBA"/>
     <w:rsid w:val="00725FE5"/>
     <w:rsid w:val="0073004F"/>
     <w:rsid w:val="00732E82"/>
     <w:rsid w:val="00743FE8"/>
     <w:rsid w:val="007566EE"/>
     <w:rsid w:val="007579D2"/>
     <w:rsid w:val="00760867"/>
     <w:rsid w:val="00761F60"/>
     <w:rsid w:val="00764758"/>
     <w:rsid w:val="00764DA7"/>
     <w:rsid w:val="00765484"/>
     <w:rsid w:val="00766A50"/>
     <w:rsid w:val="00770F19"/>
     <w:rsid w:val="00773D1A"/>
     <w:rsid w:val="00776F9D"/>
     <w:rsid w:val="00787E89"/>
     <w:rsid w:val="00791212"/>
     <w:rsid w:val="00793B60"/>
+    <w:rsid w:val="00794453"/>
     <w:rsid w:val="00794ABE"/>
     <w:rsid w:val="007A00FC"/>
     <w:rsid w:val="007A0EC1"/>
     <w:rsid w:val="007A2169"/>
+    <w:rsid w:val="007A4DF0"/>
+    <w:rsid w:val="007A791B"/>
     <w:rsid w:val="007B2B74"/>
     <w:rsid w:val="007B523D"/>
     <w:rsid w:val="007B7EA7"/>
     <w:rsid w:val="007C5FF0"/>
     <w:rsid w:val="007C6DB1"/>
     <w:rsid w:val="007C7EE3"/>
     <w:rsid w:val="007D0FAD"/>
     <w:rsid w:val="007D2299"/>
     <w:rsid w:val="007D3AEC"/>
     <w:rsid w:val="007E0530"/>
     <w:rsid w:val="007E40EA"/>
     <w:rsid w:val="007E48EA"/>
     <w:rsid w:val="007E5D43"/>
     <w:rsid w:val="007F07EC"/>
     <w:rsid w:val="007F0C18"/>
+    <w:rsid w:val="007F5E26"/>
     <w:rsid w:val="007F5F12"/>
     <w:rsid w:val="00800271"/>
     <w:rsid w:val="00801A2E"/>
     <w:rsid w:val="00803497"/>
     <w:rsid w:val="008034C8"/>
     <w:rsid w:val="00805ACA"/>
     <w:rsid w:val="00807F4E"/>
     <w:rsid w:val="00811908"/>
     <w:rsid w:val="00812860"/>
     <w:rsid w:val="0081372A"/>
     <w:rsid w:val="00813D6F"/>
     <w:rsid w:val="00816336"/>
     <w:rsid w:val="00817949"/>
     <w:rsid w:val="0082340E"/>
     <w:rsid w:val="00823A53"/>
     <w:rsid w:val="00823C06"/>
     <w:rsid w:val="00824C70"/>
     <w:rsid w:val="00827F4E"/>
     <w:rsid w:val="008314BC"/>
     <w:rsid w:val="00832C6C"/>
     <w:rsid w:val="008368CD"/>
     <w:rsid w:val="008404FC"/>
     <w:rsid w:val="008412E9"/>
     <w:rsid w:val="00842011"/>
     <w:rsid w:val="0084384A"/>
     <w:rsid w:val="008448F9"/>
     <w:rsid w:val="008471D4"/>
     <w:rsid w:val="00852428"/>
     <w:rsid w:val="00852B3B"/>
     <w:rsid w:val="008549EC"/>
     <w:rsid w:val="00854B38"/>
+    <w:rsid w:val="00855938"/>
     <w:rsid w:val="008568B6"/>
     <w:rsid w:val="00856A6E"/>
     <w:rsid w:val="00857AFF"/>
     <w:rsid w:val="00860D10"/>
     <w:rsid w:val="00862F52"/>
-    <w:rsid w:val="00867E5C"/>
     <w:rsid w:val="00870DA5"/>
     <w:rsid w:val="00876038"/>
     <w:rsid w:val="0087749A"/>
     <w:rsid w:val="008815DD"/>
     <w:rsid w:val="00883F91"/>
     <w:rsid w:val="008863BB"/>
     <w:rsid w:val="00887FE0"/>
     <w:rsid w:val="008909ED"/>
     <w:rsid w:val="008917CD"/>
     <w:rsid w:val="0089705D"/>
     <w:rsid w:val="00897743"/>
     <w:rsid w:val="008A4955"/>
     <w:rsid w:val="008A68FC"/>
     <w:rsid w:val="008A6BA4"/>
     <w:rsid w:val="008B2CF9"/>
     <w:rsid w:val="008B3543"/>
     <w:rsid w:val="008B6464"/>
+    <w:rsid w:val="008C01D1"/>
     <w:rsid w:val="008C2C8B"/>
     <w:rsid w:val="008C74E0"/>
     <w:rsid w:val="008D1294"/>
     <w:rsid w:val="008D2933"/>
     <w:rsid w:val="008D367B"/>
     <w:rsid w:val="008D4B44"/>
     <w:rsid w:val="008D5272"/>
     <w:rsid w:val="008D5E7D"/>
     <w:rsid w:val="008D61AD"/>
     <w:rsid w:val="008E1065"/>
     <w:rsid w:val="008E2B57"/>
     <w:rsid w:val="008F3347"/>
     <w:rsid w:val="0090685B"/>
     <w:rsid w:val="00907C1E"/>
     <w:rsid w:val="009109CE"/>
     <w:rsid w:val="00910C64"/>
     <w:rsid w:val="0091452B"/>
     <w:rsid w:val="0091600C"/>
     <w:rsid w:val="00916310"/>
     <w:rsid w:val="00916CC3"/>
     <w:rsid w:val="00916CE4"/>
     <w:rsid w:val="00916E1F"/>
     <w:rsid w:val="00921501"/>
     <w:rsid w:val="00922ADE"/>
+    <w:rsid w:val="00923025"/>
     <w:rsid w:val="00923029"/>
     <w:rsid w:val="009260F1"/>
     <w:rsid w:val="009340C9"/>
     <w:rsid w:val="00935496"/>
     <w:rsid w:val="00941685"/>
     <w:rsid w:val="00945D68"/>
     <w:rsid w:val="00946BC2"/>
     <w:rsid w:val="00955460"/>
     <w:rsid w:val="009563AC"/>
     <w:rsid w:val="00956DD9"/>
     <w:rsid w:val="00964E96"/>
     <w:rsid w:val="00965A7A"/>
     <w:rsid w:val="009674FB"/>
     <w:rsid w:val="0096750B"/>
     <w:rsid w:val="009710BC"/>
     <w:rsid w:val="00973923"/>
     <w:rsid w:val="00973BD6"/>
     <w:rsid w:val="00976AEE"/>
     <w:rsid w:val="0098282B"/>
     <w:rsid w:val="00986795"/>
     <w:rsid w:val="00986E2D"/>
     <w:rsid w:val="00987574"/>
     <w:rsid w:val="00990FC5"/>
     <w:rsid w:val="00991776"/>
     <w:rsid w:val="00992647"/>
@@ -9981,50 +10149,51 @@
     <w:rsid w:val="00A25C96"/>
     <w:rsid w:val="00A27613"/>
     <w:rsid w:val="00A27CD2"/>
     <w:rsid w:val="00A309CE"/>
     <w:rsid w:val="00A32214"/>
     <w:rsid w:val="00A3252F"/>
     <w:rsid w:val="00A345FF"/>
     <w:rsid w:val="00A36101"/>
     <w:rsid w:val="00A405A5"/>
     <w:rsid w:val="00A40732"/>
     <w:rsid w:val="00A42028"/>
     <w:rsid w:val="00A43B54"/>
     <w:rsid w:val="00A44710"/>
     <w:rsid w:val="00A46834"/>
     <w:rsid w:val="00A47B59"/>
     <w:rsid w:val="00A52468"/>
     <w:rsid w:val="00A5332F"/>
     <w:rsid w:val="00A55242"/>
     <w:rsid w:val="00A55DEB"/>
     <w:rsid w:val="00A55E9D"/>
     <w:rsid w:val="00A56230"/>
     <w:rsid w:val="00A56257"/>
     <w:rsid w:val="00A570AD"/>
     <w:rsid w:val="00A60963"/>
     <w:rsid w:val="00A6373D"/>
+    <w:rsid w:val="00A64E99"/>
     <w:rsid w:val="00A65F1E"/>
     <w:rsid w:val="00A7291E"/>
     <w:rsid w:val="00A72EBC"/>
     <w:rsid w:val="00A75F95"/>
     <w:rsid w:val="00A76E8B"/>
     <w:rsid w:val="00A77A14"/>
     <w:rsid w:val="00A812B4"/>
     <w:rsid w:val="00A82AFE"/>
     <w:rsid w:val="00A90468"/>
     <w:rsid w:val="00A9066F"/>
     <w:rsid w:val="00A91E29"/>
     <w:rsid w:val="00A940F1"/>
     <w:rsid w:val="00A963DE"/>
     <w:rsid w:val="00AA1D66"/>
     <w:rsid w:val="00AA5E32"/>
     <w:rsid w:val="00AA63FB"/>
     <w:rsid w:val="00AA7851"/>
     <w:rsid w:val="00AB4A7B"/>
     <w:rsid w:val="00AB506D"/>
     <w:rsid w:val="00AB69BE"/>
     <w:rsid w:val="00AD4CF6"/>
     <w:rsid w:val="00AD669B"/>
     <w:rsid w:val="00AD6841"/>
     <w:rsid w:val="00AD7A7A"/>
     <w:rsid w:val="00AE31A4"/>
@@ -10133,142 +10302,142 @@
     <w:rsid w:val="00CB60F3"/>
     <w:rsid w:val="00CB76C1"/>
     <w:rsid w:val="00CC09A4"/>
     <w:rsid w:val="00CC0A08"/>
     <w:rsid w:val="00CC2405"/>
     <w:rsid w:val="00CC27B3"/>
     <w:rsid w:val="00CC530B"/>
     <w:rsid w:val="00CC54F9"/>
     <w:rsid w:val="00CD08D8"/>
     <w:rsid w:val="00CD1F77"/>
     <w:rsid w:val="00CE614F"/>
     <w:rsid w:val="00CE6585"/>
     <w:rsid w:val="00CF3CA9"/>
     <w:rsid w:val="00CF4F70"/>
     <w:rsid w:val="00CF6A53"/>
     <w:rsid w:val="00D0594A"/>
     <w:rsid w:val="00D05B45"/>
     <w:rsid w:val="00D076DD"/>
     <w:rsid w:val="00D14ABC"/>
     <w:rsid w:val="00D20EE0"/>
     <w:rsid w:val="00D31580"/>
     <w:rsid w:val="00D33173"/>
     <w:rsid w:val="00D41B27"/>
     <w:rsid w:val="00D41F18"/>
     <w:rsid w:val="00D4728F"/>
-    <w:rsid w:val="00D54673"/>
     <w:rsid w:val="00D57233"/>
     <w:rsid w:val="00D602DE"/>
     <w:rsid w:val="00D674F6"/>
     <w:rsid w:val="00D70103"/>
     <w:rsid w:val="00D73D3C"/>
     <w:rsid w:val="00D744F7"/>
     <w:rsid w:val="00D75D60"/>
     <w:rsid w:val="00D75F3E"/>
     <w:rsid w:val="00D80056"/>
     <w:rsid w:val="00D85CE9"/>
     <w:rsid w:val="00D867AE"/>
     <w:rsid w:val="00DA6356"/>
     <w:rsid w:val="00DA6BB5"/>
     <w:rsid w:val="00DC4D99"/>
     <w:rsid w:val="00DD045F"/>
     <w:rsid w:val="00DD0C64"/>
     <w:rsid w:val="00DD4EF4"/>
     <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DD70D6"/>
     <w:rsid w:val="00DE0E39"/>
     <w:rsid w:val="00DE30E5"/>
     <w:rsid w:val="00DE478E"/>
     <w:rsid w:val="00DF3DC4"/>
     <w:rsid w:val="00DF5562"/>
     <w:rsid w:val="00DF5C1A"/>
     <w:rsid w:val="00E001E2"/>
     <w:rsid w:val="00E053D9"/>
     <w:rsid w:val="00E06DE3"/>
     <w:rsid w:val="00E14D54"/>
     <w:rsid w:val="00E178E2"/>
     <w:rsid w:val="00E207A1"/>
     <w:rsid w:val="00E2100A"/>
     <w:rsid w:val="00E217F9"/>
     <w:rsid w:val="00E272CD"/>
     <w:rsid w:val="00E34244"/>
     <w:rsid w:val="00E34CC8"/>
     <w:rsid w:val="00E35E21"/>
     <w:rsid w:val="00E36290"/>
-    <w:rsid w:val="00E36BDF"/>
     <w:rsid w:val="00E36ED2"/>
     <w:rsid w:val="00E3709E"/>
     <w:rsid w:val="00E371DF"/>
     <w:rsid w:val="00E37A6B"/>
     <w:rsid w:val="00E40AFE"/>
     <w:rsid w:val="00E42C92"/>
     <w:rsid w:val="00E4313D"/>
     <w:rsid w:val="00E45812"/>
     <w:rsid w:val="00E515DF"/>
     <w:rsid w:val="00E538AA"/>
     <w:rsid w:val="00E55BBE"/>
     <w:rsid w:val="00E61DE1"/>
     <w:rsid w:val="00E639A0"/>
     <w:rsid w:val="00E63C54"/>
     <w:rsid w:val="00E65418"/>
     <w:rsid w:val="00E669DB"/>
     <w:rsid w:val="00E670E0"/>
     <w:rsid w:val="00E738E6"/>
     <w:rsid w:val="00E73C78"/>
     <w:rsid w:val="00E745BD"/>
     <w:rsid w:val="00E75ECC"/>
+    <w:rsid w:val="00E769A0"/>
     <w:rsid w:val="00E81233"/>
     <w:rsid w:val="00E81FE8"/>
     <w:rsid w:val="00E83098"/>
     <w:rsid w:val="00E85A1B"/>
     <w:rsid w:val="00E8779E"/>
     <w:rsid w:val="00E879A4"/>
     <w:rsid w:val="00E90299"/>
     <w:rsid w:val="00E92924"/>
     <w:rsid w:val="00E94660"/>
     <w:rsid w:val="00E94A8D"/>
     <w:rsid w:val="00EA3752"/>
     <w:rsid w:val="00EA526E"/>
     <w:rsid w:val="00EB13EB"/>
     <w:rsid w:val="00EB29FC"/>
     <w:rsid w:val="00EB2E48"/>
     <w:rsid w:val="00EB3785"/>
     <w:rsid w:val="00EB4E0D"/>
     <w:rsid w:val="00EB6AC0"/>
     <w:rsid w:val="00EC23F1"/>
     <w:rsid w:val="00EC2C84"/>
     <w:rsid w:val="00EC5BF5"/>
     <w:rsid w:val="00EC7551"/>
     <w:rsid w:val="00ED201D"/>
     <w:rsid w:val="00ED2334"/>
     <w:rsid w:val="00ED282C"/>
     <w:rsid w:val="00ED51F2"/>
     <w:rsid w:val="00ED5EA7"/>
     <w:rsid w:val="00EE0133"/>
     <w:rsid w:val="00EF380F"/>
     <w:rsid w:val="00EF3B34"/>
     <w:rsid w:val="00F02CAF"/>
+    <w:rsid w:val="00F0504E"/>
     <w:rsid w:val="00F10B79"/>
     <w:rsid w:val="00F11C9E"/>
     <w:rsid w:val="00F1315E"/>
     <w:rsid w:val="00F157A7"/>
     <w:rsid w:val="00F21982"/>
     <w:rsid w:val="00F2391C"/>
     <w:rsid w:val="00F25C79"/>
     <w:rsid w:val="00F304FB"/>
     <w:rsid w:val="00F32CF0"/>
     <w:rsid w:val="00F36D1F"/>
     <w:rsid w:val="00F42D2A"/>
     <w:rsid w:val="00F45E07"/>
     <w:rsid w:val="00F51E67"/>
     <w:rsid w:val="00F52A16"/>
     <w:rsid w:val="00F56241"/>
     <w:rsid w:val="00F565B5"/>
     <w:rsid w:val="00F57F61"/>
     <w:rsid w:val="00F631C2"/>
     <w:rsid w:val="00F657BE"/>
     <w:rsid w:val="00F675F7"/>
     <w:rsid w:val="00F702B7"/>
     <w:rsid w:val="00F72809"/>
     <w:rsid w:val="00F77545"/>
     <w:rsid w:val="00F9131E"/>
     <w:rsid w:val="00F922BE"/>
@@ -10717,51 +10886,50 @@
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00823C06"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240"/>
       <w:ind w:left="709" w:right="2835" w:hanging="709"/>
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B469A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="709" w:hanging="709"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
@@ -10925,50 +11093,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00466B67"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -10985,69 +11154,69 @@
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005B469A"/>
     <w:rPr>
       <w:rFonts w:ascii="Geologica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geologica" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="28"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF5562"/>
+    <w:rsid w:val="004D42DE"/>
     <w:pPr>
       <w:ind w:right="0"/>
-      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geologica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geologica" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00DF5562"/>
+    <w:rsid w:val="004D42DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Geologica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geologica" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="002525D5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geologica ExtraLight" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Geologica ExtraLight" w:cs="Times New Roman (Body CS)"/>
       <w:b w:val="0"/>
@@ -11251,54 +11420,55 @@
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008034C8"/>
     <w:rPr>
       <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001D0F20"/>
+    <w:rsid w:val="001A596A"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:ind w:right="0"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A6345"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
@@ -12027,66 +12197,62 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2092191262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Geschlechtergerechte_Sprache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/googlefonts/geologica/raw/main/fonts/ttf/Geologica-Light.ttf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genderleicht.de/schreibtipps/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/xxxxx/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/ZENODO.6472827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/googlefonts/geologica/tree/main/fonts/ttf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/1.%20View%20the%20Badges/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/j.ojep.2023.102655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Vektorgrafik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vorname.nachname@institution.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Geschlechtergerechte_Sprache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mathias\Clouds\Nextcloud\UMPS\AG%20Flipping%20(ehem.%20AG%20Open%20Access)\Formatvorlage%20(Template)\Research%20Organization%20Registry%20(ROR,%20https:\ror.org\)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vorname.nachname@institution.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vorname.nachname@institution.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/steuern-der-formatierung-beim-einf&#252;gen-von-text-20156a41-520e-48a6-8680-fb9ce15bf3d6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Geologica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23668/psycharchives.12914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geschicktgendern.de" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societyfordigitalsources.com/publications/online" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Geschlechtergerechte_Sprache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/googlefonts/geologica/raw/main/fonts/ttf/Geologica-Light.ttf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genderleicht.de/schreibtipps/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/xxxxx/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/ZENODO.6472827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/googlefonts/geologica/tree/main/fonts/ttf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/1.%20View%20the%20Badges/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/j.ojep.2023.102655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Vektorgrafik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vorname.nachname@institution.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Geschlechtergerechte_Sprache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mathias\Clouds\Nextcloud\UMPS\AG%20Flipping%20(ehem.%20AG%20Open%20Access)\Formatvorlage%20(Template)\Research%20Organization%20Registry%20(ROR,%20https:\ror.org\)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vorname.nachname@institution.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vorname.nachname@institution.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/de-de/office/steuern-der-formatierung-beim-einf&#252;gen-von-text-20156a41-520e-48a6-8680-fb9ce15bf3d6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Geologica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23668/psycharchives.12914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geschicktgendern.de" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societyfordigitalsources.com/publications/online" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode.de" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxxx/yyyyzzzz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
@@ -13421,80 +13587,80 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37FE6327-A9C2-4B4A-86CE-AEDAF2420348}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3711</Words>
-  <Characters>21156</Characters>
+  <Words>3742</Words>
+  <Characters>21335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>176</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Titel des Beitrags</vt:lpstr>
       <vt:lpstr>Titel des Beitrags</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24818</CharactersWithSpaces>
+  <CharactersWithSpaces>25027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Titel des Beitrags</dc:title>
   <dc:subject/>
   <dc:creator>Autor:in</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>