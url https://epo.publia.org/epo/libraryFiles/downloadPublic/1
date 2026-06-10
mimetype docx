--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,49 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24BFBE96" w14:textId="14440839" w:rsidR="00FD0071" w:rsidRPr="00F20071" w:rsidRDefault="00FD0071" w:rsidP="00FD0071">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20071">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -803,88 +801,130 @@
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. This research was supported by a XYZ grant awarded to AB and </w:t>
       </w:r>
       <w:r w:rsidR="00D9775E" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>EF</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Conflicts of interests: none.”</w:t>
       </w:r>
       <w:r w:rsidR="00AD4CF6" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9FBDC4" w14:textId="35E8B2AB" w:rsidR="001C1DBF" w:rsidRPr="00CA53E7" w:rsidRDefault="00DC5AC9" w:rsidP="002B11F7">
+    <w:p w14:paraId="0C9FBDC4" w14:textId="7C4F0BE1" w:rsidR="001C1DBF" w:rsidRPr="00CA53E7" w:rsidRDefault="00DC5AC9" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="HeadinginFrontmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
+      <w:r w:rsidR="008F6F4A">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6F4A">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6F4A" w:rsidRPr="008F6F4A">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6F4A">
+        <w:t>of 200 words)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3DC05A92" w14:textId="245CA689" w:rsidR="00DC5AC9" w:rsidRPr="00CA53E7" w:rsidRDefault="00DC5AC9" w:rsidP="00DC5AC9">
-[...9 lines deleted...]
-        <w:t>This summary of the paper should not exceed 200 words. Rather than arousing the readers</w:t>
+    <w:p w14:paraId="3DC05A92" w14:textId="03B1DA95" w:rsidR="00DC5AC9" w:rsidRPr="00CA53E7" w:rsidRDefault="00DC5AC9" w:rsidP="00DC5AC9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This summary of the paper should not exceed 200 words. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6F4A" w:rsidRPr="008F6F4A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note the word count in the title—and update it if there are any changes (e.g., revisions). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rather than arousing the readers</w:t>
       </w:r>
       <w:r w:rsidR="00BA4EB9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00BA4EB9" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">curiosity, it should summarize all relevant information provided in the paper. For empirical articles, the abstract should (just as the main body of the text) follow the implicit structure Research question – Methods – Results – Discussion. Please also provide </w:t>
+        <w:t xml:space="preserve">curiosity, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6F4A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should summarize all relevant information provided in the paper. For empirical articles, the abstract should (just as the main body of the text) follow the implicit structure Research question – Methods – Results – Discussion. Please also provide </w:t>
       </w:r>
       <w:r w:rsidR="00A34FC3" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the size and type of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sample</w:t>
       </w:r>
       <w:r w:rsidR="00A34FC3" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> when reporting empirical research.</w:t>
       </w:r>
@@ -1479,74 +1519,105 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>General guidelines regarding format and style</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49370F87" w14:textId="4C5494E2" w:rsidR="00054CE3" w:rsidRPr="00CA53E7" w:rsidRDefault="007613F8" w:rsidP="00C302CE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Headings for structuring the text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB3E56B" w14:textId="2CEDDF65" w:rsidR="008D41A4" w:rsidRPr="00CA53E7" w:rsidRDefault="008D41A4" w:rsidP="0019280B">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">). Please use a maximum of three </w:t>
+    <w:p w14:paraId="3DB3E56B" w14:textId="570B5D2A" w:rsidR="008D41A4" w:rsidRPr="00CA53E7" w:rsidRDefault="008D41A4" w:rsidP="0019280B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Headings are numbered </w:t>
+      </w:r>
+      <w:r w:rsidR="00730A45">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the decimal system (i.e.: 1, 1.1, 1.2, 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etc.;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00730A45">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>as pre-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511324">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>set in this template).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please use a maximum of three </w:t>
       </w:r>
       <w:r w:rsidR="00EB6F4F" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>structuring</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> levels and format them with the corresponding </w:t>
       </w:r>
       <w:r w:rsidR="00EB6F4F" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">preset </w:t>
       </w:r>
       <w:r w:rsidR="006A12BA" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>format</w:t>
       </w:r>
@@ -1601,65 +1672,78 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In particular, no</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> main section should begin directly with </w:t>
       </w:r>
       <w:r w:rsidR="005B020B" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>main</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> text if there are subsections in the course of the main section.</w:t>
+        <w:t xml:space="preserve"> text if there are subsections </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the main section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A40458" w14:textId="6C2385D0" w:rsidR="00A812B4" w:rsidRPr="00CA53E7" w:rsidRDefault="005B020B" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Formatting of the main text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9B45E5" w14:textId="4EA83C49" w:rsidR="006A12BA" w:rsidRPr="00CA53E7" w:rsidRDefault="006A12BA" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The main text is assigned the format style </w:t>
       </w:r>
       <w:r w:rsidR="002B7019">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1689,66 +1773,58 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> line</w:t>
       </w:r>
       <w:r w:rsidR="00A727BB" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A727BB" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">are </w:t>
-[...6 lines deleted...]
-        <w:t>single-spac</w:t>
+        <w:t>are single-spac</w:t>
       </w:r>
       <w:r w:rsidR="00FD5B35" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A727BB" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00A727BB" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">uses the freely available font </w:t>
       </w:r>
       <w:r w:rsidR="002B7019">
@@ -1784,50 +1860,51 @@
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>italics</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> are permitted for highlighting. Underlining or bold text, tabs and other formatting are not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7DBE7F" w14:textId="657BA896" w:rsidR="00DE478E" w:rsidRPr="00CA53E7" w:rsidRDefault="00E0052D" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Structure and comprehensibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CCC67E" w14:textId="271D996F" w:rsidR="00A80337" w:rsidRPr="00CA53E7" w:rsidRDefault="00A80337" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The presentation of the work should be clear and comprehensible. For empirical papers, preferably follow the default structure </w:t>
       </w:r>
       <w:r w:rsidR="001B154B" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in this template “</w:t>
       </w:r>
       <w:r w:rsidR="00B77584" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1874,51 +1951,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>be avoided. On the other hand, the text should be long enough to contain all relevant information. Scientific terms and concepts should be defined upon first use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F521E6" w14:textId="33102A05" w:rsidR="00B0150F" w:rsidRPr="00CA53E7" w:rsidRDefault="00EC1503" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Gender-neutral language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D8CA34" w14:textId="07FC7CA1" w:rsidR="00EC1503" w:rsidRPr="00CA53E7" w:rsidRDefault="00EC1503" w:rsidP="0019280B">
+    <w:p w14:paraId="16D8CA34" w14:textId="4DE15DA3" w:rsidR="00EC1503" w:rsidRPr="00CA53E7" w:rsidRDefault="00EC1503" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authors should ensure that writing is free from bias</w:t>
       </w:r>
       <w:r w:rsidR="001F5ECC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F5ECC">
         <w:rPr>
@@ -1934,51 +2011,75 @@
       </w:r>
       <w:r w:rsidR="001F5ECC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">should be used </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">throughout the manuscript. Striving towards gender neutrality, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>neutral</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nouns should be used where possible (e.g., “flight attendant” instead of “stewardess”) and the singular “they” may be helpful (to avoid using “he”, “she”, or “he/she”).</w:t>
+        <w:t xml:space="preserve"> nouns should be used where possible (e.g., “flight attendant” instead of “stewardess”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2005">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2005">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>he singular “they” may be helpful to avoid using “he”, “she”, or “he/she”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD36E12" w14:textId="7C2A5684" w:rsidR="00D076DD" w:rsidRPr="00CA53E7" w:rsidRDefault="002A21B7" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article types and word limits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF9720D" w14:textId="7C45E3B5" w:rsidR="002A21B7" w:rsidRPr="00CA53E7" w:rsidRDefault="002A21B7" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2080,51 +2181,50 @@
     </w:p>
     <w:p w14:paraId="5DF0A67F" w14:textId="203D91F0" w:rsidR="00BE62D6" w:rsidRPr="00CA53E7" w:rsidRDefault="00BE62D6" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions that reviewers may ask to evaluate this part of the manuscript include: Is the operationalization of psychological constructs described in a clear way? Is the procedure described at a level of detail that allows replication by others? Is the research design suited to address the research question at hand? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AE3242" w14:textId="300C60F8" w:rsidR="006F5E4D" w:rsidRPr="00CA53E7" w:rsidRDefault="007F3351" w:rsidP="00C302CE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CADF46" w14:textId="495FB272" w:rsidR="007A2169" w:rsidRPr="00CA53E7" w:rsidRDefault="007F3351" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Guidelines regarding the content of the results section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC8375B" w14:textId="2C003D90" w:rsidR="007F3351" w:rsidRPr="00CA53E7" w:rsidRDefault="007F3351" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
@@ -2152,50 +2252,51 @@
       </w:r>
       <w:r w:rsidR="00675DB7" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>this part of the manuscript include: Is the chosen analysis strategy clearly described and suitable for addressing the research question? Is the description of results separated from their interpretation?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA51326" w14:textId="5ADC3EF0" w:rsidR="00395165" w:rsidRPr="00CA53E7" w:rsidRDefault="00395165" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Presenting statistical results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36900CC9" w14:textId="77777777" w:rsidR="003C2EF6" w:rsidRPr="00CA53E7" w:rsidRDefault="003C2EF6" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If your text includes statistics, these should be reported according to APA guidelines (2020). For example, the reporting of means should be accompanied by the reporting of standard deviations. The results of statistical tests should be reported according to the following pattern: “The main effect of the intervention on the frequency of pro-environmental behavior was significant, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
@@ -2857,51 +2958,50 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidR="00813D6F" w:rsidRPr="00CA53E7">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA53E7">
               <w:t>General comments on the table are made here and all unfamiliar abbreviations are defined. EAS = sum score of the Environmental Attitude Scale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21296209" w14:textId="426C06AF" w:rsidR="001B47F4" w:rsidRPr="00CA53E7" w:rsidRDefault="001B47F4" w:rsidP="001B47F4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Titles of tables </w:t>
       </w:r>
       <w:r w:rsidR="001F7126" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> figures must be short and informative. They appear above the table/figure and do not end with a period. A further description may appear directly below the table/figure. It should make the table/figure comprehensible without reading the manuscript text. Figures displaying statistical results should contain error bars and the meaning of the chosen error bars should be clarified in the figure caption (see Figure 1).</w:t>
       </w:r>
       <w:r w:rsidR="001412F4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The entire page width </w:t>
@@ -2910,50 +3010,51 @@
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> be used for figures and tables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276DD40C" w14:textId="7CF18012" w:rsidR="006350C4" w:rsidRPr="00CA53E7" w:rsidRDefault="00B13ED4" w:rsidP="006350C4">
       <w:pPr>
         <w:pStyle w:val="FigureTableNumber"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidR="006350C4" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (f</w:t>
       </w:r>
       <w:r w:rsidR="006350C4" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ormat: Figure Number)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9D7FB9" w14:textId="2755F0FE" w:rsidR="006350C4" w:rsidRPr="00CA53E7" w:rsidRDefault="00B13ED4" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="FigureTableTitle"/>
         <w:rPr>
@@ -3070,65 +3171,51 @@
     <w:p w14:paraId="2456C94D" w14:textId="4F9C0A94" w:rsidR="00DC42AB" w:rsidRPr="00CA53E7" w:rsidRDefault="00DC42AB" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Illustrations must be submitted in printable quality, i.e. as vector graphics (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00CA53E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Vector_graphics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) or in sufficiently high resolution. For pixel graphics, use a width of 17 cm with 600 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> for a page-wide image, i.e. an image width of 4,000 pixels. For smaller images, please scale the width accordingly.</w:t>
+        <w:t>) or in sufficiently high resolution. For pixel graphics, use a width of 17 cm with 600 ppi for a page-wide image, i.e. an image width of 4,000 pixels. For smaller images, please scale the width accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5A97C8" w14:textId="0E3878FE" w:rsidR="008865CF" w:rsidRPr="00CA53E7" w:rsidRDefault="008865CF" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you would like to design your illustrations so that they fit perfectly into the EPO design, please use the (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CA53E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>freely available</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
@@ -3158,114 +3245,132 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>font weight: Light</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, font size: 9). We would be grateful for this, but it is not obligatory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1CFBEC" w14:textId="44EDD212" w:rsidR="00A25C96" w:rsidRPr="00CA53E7" w:rsidRDefault="00B24E21" w:rsidP="00C313BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Supplementary </w:t>
       </w:r>
       <w:r w:rsidR="005F0D07" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aterials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4093697A" w14:textId="64035DD8" w:rsidR="00E67CAA" w:rsidRPr="00CA53E7" w:rsidRDefault="00E67CAA" w:rsidP="0019280B">
+    <w:p w14:paraId="4093697A" w14:textId="5914280E" w:rsidR="00E67CAA" w:rsidRPr="00CA53E7" w:rsidRDefault="00E67CAA" w:rsidP="0019280B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Relevant information (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00B24E21" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">study </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">instructions, questionnaire items, interview guides, coding systems) and results that do not fit into the manuscript can be submitted as Supplementary Material. </w:t>
       </w:r>
       <w:r w:rsidR="00B24E21" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Supplementary Materials should be submitted as a single pdf file. </w:t>
+      </w:r>
+      <w:r w:rsidR="00683068" w:rsidRPr="00683068">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The manuscript should not include a</w:t>
+      </w:r>
+      <w:r w:rsidR="00683068">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00683068" w:rsidRPr="00683068">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Appendix” section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD1FDEE" w14:textId="461027A4" w:rsidR="006F5E4D" w:rsidRPr="00CA53E7" w:rsidRDefault="00332B38" w:rsidP="00C313BA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B16D6B8" w14:textId="1CEF452C" w:rsidR="00332B38" w:rsidRPr="00CA53E7" w:rsidRDefault="00696C93" w:rsidP="003A1433">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00332B38" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ontent of the discussion section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33872071" w14:textId="64D1D676" w:rsidR="001D7729" w:rsidRPr="00CA53E7" w:rsidRDefault="001D7729" w:rsidP="001D7729">
       <w:pPr>
@@ -3780,155 +3885,155 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schmidt et al., 1988). </w:t>
       </w:r>
       <w:r w:rsidR="001F01F8" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The complete reference for each source then appears in the reference list below the main text of the manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C00B4B8" w14:textId="5D90B631" w:rsidR="005B341D" w:rsidRPr="00CA53E7" w:rsidRDefault="001F01F8" w:rsidP="001F01F8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">The reference list is part of the manuscript. It begins on a new page and is included in the heading numbering. In the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reference list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entries </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are sorted alphabetically by name</w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and chronologically within entries </w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>featuring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the same author</w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The source (i.e. the name of the book, medium or journal) is highlighted in italics. For book and journal articles, the page numbers must always be included. Be sure to include the DOI for each reference (or, if no DOI is available, at least a URL). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tip</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To save yourself some manual work, you can use reference management software </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E532E9" w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA53E7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The reference list is part of the manuscript. It begins on a new page and is included in the heading numbering. In the </w:t>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t>Citavi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Zotero, Endnote, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BibDesk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA53E7">
@@ -4770,156 +4875,233 @@
         <w:t>Formulate your information in the Open-Science-Statement in such a way that it is clear how the remaining badges are justified. In the text, address the points that are explained on our website on the topic of Open Science.</w:t>
       </w:r>
       <w:r w:rsidR="00C94321" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1221B437" w14:textId="357EF40A" w:rsidR="00055DB8" w:rsidRPr="00CA53E7" w:rsidRDefault="00841296" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346F46AD" w14:textId="77777777" w:rsidR="00E4313D" w:rsidRPr="00CA53E7" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="346F46AD" w14:textId="77777777" w:rsidR="00E4313D" w:rsidRPr="009230DF" w:rsidRDefault="00E4313D" w:rsidP="009230DF">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CA53E7">
+        <w:ind w:right="-7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>American Psychological Association. (2020). Publication manual of the American Psychological Association 2020: the official guide to APA style (7th ed.). American Psychological Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E644906" w14:textId="3C1185C0" w:rsidR="00E26AA1" w:rsidRPr="00CA53E7" w:rsidRDefault="00E4313D" w:rsidP="00E26AA1">
+    <w:p w14:paraId="4E644906" w14:textId="3C1185C0" w:rsidR="00E26AA1" w:rsidRPr="009230DF" w:rsidRDefault="00E4313D" w:rsidP="009230DF">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CA53E7">
+        <w:ind w:right="-7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Schmidt, W. &amp; Maier, H. G. (1999). An exemplary journal article. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Journal of Exemplary Journal Articles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">, 347-358. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00A93A3B" w:rsidRPr="00CA53E7">
+        <w:r w:rsidR="00A93A3B" w:rsidRPr="009230DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/j.ojep.2023.102655</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2493997E" w14:textId="31078D93" w:rsidR="00A963DE" w:rsidRPr="00CA53E7" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="2493997E" w14:textId="31078D93" w:rsidR="00A963DE" w:rsidRPr="009230DF" w:rsidRDefault="00E4313D" w:rsidP="009230DF">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="-7"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Schmidt, W., Maier, H. G. &amp; Müller, A. (1988). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">The example chapter. In B. Werner &amp; K. W. Klaus (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Collected Examples</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pp. 137-147). Publisher X.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108C9A9A" w14:textId="41B8B234" w:rsidR="00B35ED1" w:rsidRPr="00CA53E7" w:rsidRDefault="00E4313D" w:rsidP="000A6345">
+    <w:p w14:paraId="108C9A9A" w14:textId="41B8B234" w:rsidR="00B35ED1" w:rsidRPr="00CA53E7" w:rsidRDefault="00E4313D" w:rsidP="009230DF">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
+        <w:ind w:right="-7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Society for Digital Sources (2017). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>How to cite online sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7">
+      <w:r w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>. Retrieved August 21, 2019, from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA53E7" w:rsidDel="00910AB9">
+      <w:r w:rsidRPr="009230DF" w:rsidDel="00910AB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="00D4728F" w:rsidRPr="00CA53E7">
+        <w:r w:rsidR="00D4728F" w:rsidRPr="009230DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.societyfordigitalsources.com/publications/online</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B35ED1" w:rsidRPr="00CA53E7">
+      <w:r w:rsidR="00B35ED1" w:rsidRPr="009230DF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1851C53F" w14:textId="6893913D" w:rsidR="002E1899" w:rsidRPr="00CA53E7" w:rsidRDefault="00CF2277" w:rsidP="002B11F7">
       <w:pPr>
         <w:pStyle w:val="HeadinginFrontmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:lastRenderedPageBreak/>
         <w:t>License</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A730E0" w14:textId="3F418599" w:rsidR="004015E7" w:rsidRPr="00CA53E7" w:rsidRDefault="002E1899" w:rsidP="004015E7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A575E2A" wp14:editId="3505268C">
@@ -5216,340 +5398,345 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> was written by only one person, the term "author</w:t>
       </w:r>
       <w:r w:rsidR="004A5618" w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA53E7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>" also applies to that person.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA53E7" w:rsidRPr="00CA53E7" w:rsidSect="00B6215E">
-      <w:headerReference w:type="even" r:id="rId40"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:footerReference w:type="first" r:id="rId43"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="353" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E479A7" w14:textId="77777777" w:rsidR="0089521B" w:rsidRDefault="0089521B" w:rsidP="0019280B">
+    <w:p w14:paraId="4BEE4B12" w14:textId="77777777" w:rsidR="00CD3FB6" w:rsidRDefault="00CD3FB6" w:rsidP="0019280B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4375E6EA" w14:textId="77777777" w:rsidR="0089521B" w:rsidRDefault="0089521B" w:rsidP="0019280B">
+    <w:p w14:paraId="3CB6B44B" w14:textId="77777777" w:rsidR="00CD3FB6" w:rsidRDefault="00CD3FB6" w:rsidP="0019280B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EB Garamond">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5201E4FB" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geologica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geologica ExtraLight">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Regular">
     <w:altName w:val="Montserrat"/>
     <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geologica Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geologica Thin">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54471709" w14:textId="760AEF45" w:rsidR="00170013" w:rsidRPr="00645DCD" w:rsidRDefault="002D0E7E" w:rsidP="00F45E07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9632"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C81E7D">
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000B6A91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="524B73E6" w14:textId="026F316A" w:rsidR="00DC5AC9" w:rsidRPr="003A1433" w:rsidRDefault="00DC5AC9" w:rsidP="00DC5AC9">
+  <w:p w14:paraId="524B73E6" w14:textId="026F316A" w:rsidR="00DC5AC9" w:rsidRPr="003A1433" w:rsidRDefault="00DC5AC9" w:rsidP="009230DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A1433">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Do not change th</w:t>
     </w:r>
     <w:r w:rsidR="00BA4EB9" w:rsidRPr="003A1433">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>is</w:t>
     </w:r>
     <w:r w:rsidRPr="003A1433">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00BA4EB9" w:rsidRPr="003A1433">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">footer </w:t>
     </w:r>
     <w:r w:rsidRPr="003A1433">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">(will be entered by the editors): </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="001459B1" w14:textId="33AA2249" w:rsidR="00F2391C" w:rsidRPr="00236057" w:rsidRDefault="00DC5AC9" w:rsidP="00DC5AC9">
+  <w:p w14:paraId="001459B1" w14:textId="2904BCFD" w:rsidR="00F2391C" w:rsidRPr="00236057" w:rsidRDefault="00DC5AC9" w:rsidP="009230DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">Author1 &amp; Author2 (20XX), Title of article. Environmental Psychology Open, XX, YYYYY. </w:t>
+      <w:t xml:space="preserve">Author1 &amp; Author2 (20XX), Title of article. Environmental Psychology Open, XX, </w:t>
+    </w:r>
+    <w:r w:rsidR="009230DF">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Article </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DC5AC9">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">YYYYY. </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="000C340D" w:rsidRPr="00236057">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Geologica Light" w:hAnsi="Geologica Light"/>
           <w:sz w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://doi.org/10.xxxxx/yyyyzzzz</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="745EFFB9" w14:textId="0D8BDDCC" w:rsidR="000C340D" w:rsidRPr="00DC5AC9" w:rsidRDefault="000C340D" w:rsidP="0019280B">
+  <w:p w14:paraId="745EFFB9" w14:textId="0D8BDDCC" w:rsidR="000C340D" w:rsidRPr="00DC5AC9" w:rsidRDefault="000C340D" w:rsidP="009230DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">© 20XX </w:t>
     </w:r>
     <w:r w:rsidR="00DC5AC9" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>first name(s)</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DC5AC9" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
@@ -5700,53 +5887,54 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="108000" cy="109928"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0185436C" w14:textId="3A5F5640" w:rsidR="003A22EC" w:rsidRDefault="00DC5AC9" w:rsidP="0019280B">
+  <w:p w14:paraId="0185436C" w14:textId="0FAFE0E7" w:rsidR="003A22EC" w:rsidRDefault="00DC5AC9" w:rsidP="009230DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Submitted</w:t>
     </w:r>
     <w:r w:rsidR="000C340D" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F52A16" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XX.</w:t>
     </w:r>
     <w:r w:rsidR="00F52A16" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5839,206 +6027,217 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidR="000C340D" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
     <w:r w:rsidR="00F52A16" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidR="000C340D" w:rsidRPr="00DC5AC9">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>20XX</w:t>
     </w:r>
+    <w:r w:rsidR="009230DF">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>. Handling Editor: XXXXX</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="451A7EF5" w14:textId="774C2DFF" w:rsidR="00DF627D" w:rsidRPr="00DF627D" w:rsidRDefault="00DF627D" w:rsidP="0019280B">
+  <w:p w14:paraId="451A7EF5" w14:textId="774C2DFF" w:rsidR="00DF627D" w:rsidRPr="00DF627D" w:rsidRDefault="00DF627D" w:rsidP="009230DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:right="-7"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:r w:rsidRPr="00D54673">
       <w:t>2943-7768</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1183F772" w14:textId="77777777" w:rsidR="0089521B" w:rsidRDefault="0089521B" w:rsidP="0019280B">
+    <w:p w14:paraId="57E6BDAB" w14:textId="77777777" w:rsidR="00CD3FB6" w:rsidRDefault="00CD3FB6" w:rsidP="0019280B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE74E20" w14:textId="77777777" w:rsidR="0089521B" w:rsidRDefault="0089521B" w:rsidP="0019280B">
+    <w:p w14:paraId="1186EA01" w14:textId="77777777" w:rsidR="00CD3FB6" w:rsidRDefault="00CD3FB6" w:rsidP="0019280B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442F0A27" w14:textId="77777777" w:rsidR="00DF627D" w:rsidRDefault="00DF627D">
-[...9 lines deleted...]
-  <w:p w14:paraId="7B7E6311" w14:textId="08157EEF" w:rsidR="00DC5AC9" w:rsidRPr="00DC5AC9" w:rsidRDefault="00DC5AC9" w:rsidP="00DC5AC9">
+  <w:p w14:paraId="7B7E6311" w14:textId="670A53DC" w:rsidR="00DC5AC9" w:rsidRPr="00DC5AC9" w:rsidRDefault="00D62081" w:rsidP="009230DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="6804"/>
+      </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DC5AC9">
-[...4 lines deleted...]
-    </w:r>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00452383">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="674C9619" wp14:editId="00272F6D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="674C9619" wp14:editId="7E10B4A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+            <wp:posOffset>4861560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>252095</wp:posOffset>
+            <wp:posOffset>266700</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1252220" cy="474345"/>
-          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:extent cx="1252220" cy="441960"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="839462324" name="Picture 839462324"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1802291938" name="Picture 1802291938"/>
+                  <pic:cNvPr id="839462324" name="Picture 839462324"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1252800" cy="474917"/>
+                    <a:ext cx="1252220" cy="441960"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00DC5AC9" w:rsidRPr="00DC5AC9">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Do not change the </w:t>
+    </w:r>
+    <w:r w:rsidR="00DC5AC9">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>header</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC5AC9" w:rsidRPr="00DC5AC9">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (will be entered by the editors): </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="13AA136E" w14:textId="6D4ABB8F" w:rsidR="00625581" w:rsidRPr="000E1AAB" w:rsidRDefault="00DC5AC9" w:rsidP="009230DF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="6804"/>
+      </w:tabs>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DC5AC9">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Author1 &amp; Author2 (20XX), Title of article. Environmental Psychology Open, XX, </w:t>
+    </w:r>
+    <w:r w:rsidR="009230DF">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Article </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DC5AC9">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">YYYYY. </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="000C340D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Geologica Light" w:hAnsi="Geologica Light"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.xxxxx/yyyyzzzz</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:r w:rsidR="001F1A56" w:rsidRPr="000E1AAB">
       <w:rPr>
         <w:rStyle w:val="HeaderChar"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="144145" distB="107950" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7DA5FA46" wp14:editId="324B4326">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="6120000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="14605" b="12700"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1696840603" name="Straight Connector 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
@@ -6063,61 +6262,55 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="insideMargin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="227EEBEF" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:11.35pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:8.5pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-width-relative:inner-margin-area" from="0,0" to="481.9pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpKM6QlwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZI9rFDUdA+72r0g&#10;WPHxA7zOuLGwPdbYNOm/Z+y2KQKEEOLi+OO9mXlvJtu7xTtxAEoWwyC7TSsFBI2jDftBfvn8+Oat&#10;FCmrMCqHAQZ5hCTvdq9fbefYww1O6EYgwUFC6uc4yCnn2DdN0hN4lTYYIfCjQfIq85H2zUhq5uje&#10;NTdte9vMSGMk1JAS3z6cHuWuxjcGdP5gTIIs3CC5tlxXqutLWZvdVvV7UnGy+lyG+ocqvLKBk66h&#10;HlRW4hvZX0J5qwkTmrzR6Bs0xmqoGlhN1/6k5tOkIlQtbE6Kq03p/4XV7w/34ZnYhjmmPsVnKioW&#10;Q758uT6xVLOOq1mwZKH58rZj/1v2VF/emisxUspPgF6UzSCdDUWH6tXhXcqcjKEXCB+uqesuHx0U&#10;sAsfwQg7crKusutUwL0jcVDcz/FrV/rHsSqyUIx1biW1fyadsYUGdVL+lriia0YMeSV6G5B+lzUv&#10;l1LNCX9RfdJaZL/geKyNqHZwu6uy82iWefrxXOnXH2j3HQAA//8DAFBLAwQUAAYACAAAACEAu+K+&#10;BtsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDkSJI41RVEUJcEE3h&#10;7sZbJxCvI9tJw9+z5QKXkUajnX1TrmfXiwlD7DwpuF1kIJAabzqyCt73Tzf3IGLSZHTvCRV8Y4R1&#10;dXlR6sL4E+1wqpMVXEKx0AralIZCyti06HRc+AGJs6MPTie2wUoT9InLXS+XWZZLpzviD60ecNti&#10;81WPTkH/EqYPu7WbOD7v8vrz7bh83U9KXV/NjyuWzQpEwjn9XcB5A/NDxWAHP5KJolfAa9KvcvaQ&#10;3/GWw9nKqpT/+asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGkozpCXAQAAiAMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALvivgbbAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" o:allowoverlap="f" strokecolor="black [3200]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap type="topAndBottom" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00F2391C" w:rsidRPr="000E1AAB">
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62363BE8" w14:textId="5DDD545F" w:rsidR="004C54DB" w:rsidRPr="00F7614E" w:rsidRDefault="00A56230" w:rsidP="0019280B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A1433">
       <w:rPr>
         <w:rFonts w:ascii="Geologica Thin" w:hAnsi="Geologica Thin"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D1A7CCA" wp14:editId="0EFAB3E8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>252095</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1252800" cy="475200"/>
@@ -9234,51 +9427,51 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="799617132">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1731075165">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1839878398">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="67575115">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="521208023">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1557352379">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="200"/>
+  <w:zoom w:val="bestFit" w:percent="172"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -9391,50 +9584,51 @@
     <w:rsid w:val="00201280"/>
     <w:rsid w:val="002013B6"/>
     <w:rsid w:val="00215DF2"/>
     <w:rsid w:val="00216498"/>
     <w:rsid w:val="00220832"/>
     <w:rsid w:val="0022409D"/>
     <w:rsid w:val="00230BB9"/>
     <w:rsid w:val="00232381"/>
     <w:rsid w:val="0023495D"/>
     <w:rsid w:val="00236057"/>
     <w:rsid w:val="002360C3"/>
     <w:rsid w:val="002363E8"/>
     <w:rsid w:val="00240098"/>
     <w:rsid w:val="002403EF"/>
     <w:rsid w:val="002415EA"/>
     <w:rsid w:val="002440BF"/>
     <w:rsid w:val="00250A2C"/>
     <w:rsid w:val="00251508"/>
     <w:rsid w:val="002525D5"/>
     <w:rsid w:val="002526C0"/>
     <w:rsid w:val="00253E20"/>
     <w:rsid w:val="002649B5"/>
     <w:rsid w:val="002775A7"/>
     <w:rsid w:val="0028584F"/>
     <w:rsid w:val="00287D48"/>
+    <w:rsid w:val="00291F24"/>
     <w:rsid w:val="00296A0F"/>
     <w:rsid w:val="002A1A31"/>
     <w:rsid w:val="002A21B7"/>
     <w:rsid w:val="002A711D"/>
     <w:rsid w:val="002B10F0"/>
     <w:rsid w:val="002B11F7"/>
     <w:rsid w:val="002B7019"/>
     <w:rsid w:val="002C42E4"/>
     <w:rsid w:val="002C480A"/>
     <w:rsid w:val="002C7E8E"/>
     <w:rsid w:val="002D036E"/>
     <w:rsid w:val="002D0E7E"/>
     <w:rsid w:val="002D1041"/>
     <w:rsid w:val="002D4F5A"/>
     <w:rsid w:val="002D7A22"/>
     <w:rsid w:val="002E0719"/>
     <w:rsid w:val="002E1899"/>
     <w:rsid w:val="002F06A9"/>
     <w:rsid w:val="002F0BD7"/>
     <w:rsid w:val="002F5E4A"/>
     <w:rsid w:val="002F6A00"/>
     <w:rsid w:val="003005EC"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="003112CF"/>
     <w:rsid w:val="00311B24"/>
@@ -9500,90 +9694,93 @@
     <w:rsid w:val="00407D9C"/>
     <w:rsid w:val="0041119B"/>
     <w:rsid w:val="00411A6A"/>
     <w:rsid w:val="00413ADC"/>
     <w:rsid w:val="00414529"/>
     <w:rsid w:val="0041513D"/>
     <w:rsid w:val="004163FA"/>
     <w:rsid w:val="0042156A"/>
     <w:rsid w:val="004224DB"/>
     <w:rsid w:val="00423EC6"/>
     <w:rsid w:val="00424D22"/>
     <w:rsid w:val="00425741"/>
     <w:rsid w:val="004272CC"/>
     <w:rsid w:val="00434D4B"/>
     <w:rsid w:val="0044394F"/>
     <w:rsid w:val="00447EDB"/>
     <w:rsid w:val="004516E5"/>
     <w:rsid w:val="00452383"/>
     <w:rsid w:val="00455201"/>
     <w:rsid w:val="004616F7"/>
     <w:rsid w:val="00461931"/>
     <w:rsid w:val="004620B8"/>
     <w:rsid w:val="00462A42"/>
     <w:rsid w:val="004659FA"/>
     <w:rsid w:val="00466B67"/>
+    <w:rsid w:val="00470A77"/>
     <w:rsid w:val="00470E5E"/>
     <w:rsid w:val="00473B49"/>
     <w:rsid w:val="00475768"/>
     <w:rsid w:val="00476D66"/>
+    <w:rsid w:val="004770ED"/>
     <w:rsid w:val="0048269D"/>
     <w:rsid w:val="00483836"/>
     <w:rsid w:val="00485C7F"/>
     <w:rsid w:val="00487E31"/>
     <w:rsid w:val="004934CE"/>
     <w:rsid w:val="00495AEB"/>
     <w:rsid w:val="00496E07"/>
     <w:rsid w:val="00497D45"/>
     <w:rsid w:val="004A0601"/>
     <w:rsid w:val="004A126F"/>
     <w:rsid w:val="004A4E52"/>
     <w:rsid w:val="004A5618"/>
     <w:rsid w:val="004B021F"/>
     <w:rsid w:val="004B2955"/>
     <w:rsid w:val="004B4AB2"/>
     <w:rsid w:val="004B6981"/>
     <w:rsid w:val="004C2993"/>
     <w:rsid w:val="004C387F"/>
     <w:rsid w:val="004C54DB"/>
     <w:rsid w:val="004C59EF"/>
     <w:rsid w:val="004D3517"/>
     <w:rsid w:val="004D3BE4"/>
     <w:rsid w:val="004D5ECA"/>
     <w:rsid w:val="004D779F"/>
     <w:rsid w:val="004E6D99"/>
     <w:rsid w:val="004E7AE9"/>
     <w:rsid w:val="004F04F2"/>
     <w:rsid w:val="004F43CF"/>
     <w:rsid w:val="004F5611"/>
     <w:rsid w:val="004F5DE7"/>
     <w:rsid w:val="004F667D"/>
     <w:rsid w:val="004F6D7C"/>
     <w:rsid w:val="00504E1C"/>
     <w:rsid w:val="00505174"/>
     <w:rsid w:val="00507F5D"/>
     <w:rsid w:val="00510CF3"/>
+    <w:rsid w:val="00511324"/>
     <w:rsid w:val="005162D6"/>
     <w:rsid w:val="0052259A"/>
     <w:rsid w:val="0052403D"/>
     <w:rsid w:val="00526612"/>
     <w:rsid w:val="005319F1"/>
     <w:rsid w:val="005324AA"/>
     <w:rsid w:val="0053710B"/>
     <w:rsid w:val="00546AEF"/>
     <w:rsid w:val="00553732"/>
     <w:rsid w:val="00554656"/>
     <w:rsid w:val="005600C5"/>
     <w:rsid w:val="00565833"/>
     <w:rsid w:val="0057251C"/>
     <w:rsid w:val="00582ABC"/>
     <w:rsid w:val="00583ED7"/>
     <w:rsid w:val="00590125"/>
     <w:rsid w:val="00595397"/>
     <w:rsid w:val="00596E68"/>
     <w:rsid w:val="005A20C3"/>
     <w:rsid w:val="005A52B4"/>
     <w:rsid w:val="005B020B"/>
     <w:rsid w:val="005B0292"/>
     <w:rsid w:val="005B1E39"/>
     <w:rsid w:val="005B341D"/>
     <w:rsid w:val="005B469A"/>
@@ -9594,111 +9791,116 @@
     <w:rsid w:val="005D4239"/>
     <w:rsid w:val="005D5F49"/>
     <w:rsid w:val="005D6B86"/>
     <w:rsid w:val="005D6BB8"/>
     <w:rsid w:val="005E2D99"/>
     <w:rsid w:val="005E4EB6"/>
     <w:rsid w:val="005E5838"/>
     <w:rsid w:val="005E6768"/>
     <w:rsid w:val="005E7AD4"/>
     <w:rsid w:val="005F0368"/>
     <w:rsid w:val="005F0D07"/>
     <w:rsid w:val="005F141F"/>
     <w:rsid w:val="005F1A59"/>
     <w:rsid w:val="005F1B85"/>
     <w:rsid w:val="005F4210"/>
     <w:rsid w:val="006008CF"/>
     <w:rsid w:val="00601E6D"/>
     <w:rsid w:val="00602E45"/>
     <w:rsid w:val="00605F26"/>
     <w:rsid w:val="00606650"/>
     <w:rsid w:val="00610065"/>
     <w:rsid w:val="00611142"/>
     <w:rsid w:val="00611FD6"/>
     <w:rsid w:val="00612D42"/>
     <w:rsid w:val="006234D0"/>
+    <w:rsid w:val="0062494C"/>
     <w:rsid w:val="00625581"/>
     <w:rsid w:val="0063000D"/>
     <w:rsid w:val="00630C02"/>
     <w:rsid w:val="006323B4"/>
     <w:rsid w:val="006330E1"/>
     <w:rsid w:val="006350C4"/>
     <w:rsid w:val="00636275"/>
     <w:rsid w:val="00637830"/>
     <w:rsid w:val="00640D56"/>
     <w:rsid w:val="0064134E"/>
     <w:rsid w:val="006425EA"/>
     <w:rsid w:val="00642CEC"/>
     <w:rsid w:val="006432D8"/>
     <w:rsid w:val="00645DCD"/>
     <w:rsid w:val="00651508"/>
     <w:rsid w:val="006553EB"/>
     <w:rsid w:val="00656A48"/>
     <w:rsid w:val="0065763F"/>
     <w:rsid w:val="00662021"/>
     <w:rsid w:val="006622BF"/>
     <w:rsid w:val="00662E49"/>
     <w:rsid w:val="006717AA"/>
     <w:rsid w:val="006719E3"/>
     <w:rsid w:val="00671FE2"/>
     <w:rsid w:val="00675DB7"/>
     <w:rsid w:val="00676039"/>
     <w:rsid w:val="00681411"/>
     <w:rsid w:val="006821F7"/>
+    <w:rsid w:val="00683068"/>
     <w:rsid w:val="0068529A"/>
     <w:rsid w:val="00690D90"/>
     <w:rsid w:val="00692406"/>
     <w:rsid w:val="00693872"/>
     <w:rsid w:val="00695A67"/>
     <w:rsid w:val="00696C93"/>
     <w:rsid w:val="006A12BA"/>
     <w:rsid w:val="006B0C55"/>
+    <w:rsid w:val="006B2A6F"/>
     <w:rsid w:val="006B57EC"/>
     <w:rsid w:val="006C096D"/>
     <w:rsid w:val="006C253A"/>
     <w:rsid w:val="006C2B72"/>
     <w:rsid w:val="006C64FF"/>
     <w:rsid w:val="006C651D"/>
     <w:rsid w:val="006D0B6B"/>
     <w:rsid w:val="006D4753"/>
     <w:rsid w:val="006D4A54"/>
     <w:rsid w:val="006E2B87"/>
     <w:rsid w:val="006E738A"/>
     <w:rsid w:val="006F2571"/>
     <w:rsid w:val="006F5E4D"/>
     <w:rsid w:val="006F72EC"/>
     <w:rsid w:val="006F7764"/>
+    <w:rsid w:val="00705741"/>
     <w:rsid w:val="00707890"/>
     <w:rsid w:val="007103D3"/>
     <w:rsid w:val="007107BF"/>
     <w:rsid w:val="0071132E"/>
     <w:rsid w:val="007152C3"/>
     <w:rsid w:val="0071637D"/>
     <w:rsid w:val="007235E0"/>
     <w:rsid w:val="00724CBA"/>
     <w:rsid w:val="00725FE5"/>
     <w:rsid w:val="0073004F"/>
+    <w:rsid w:val="00730A45"/>
     <w:rsid w:val="00732E82"/>
     <w:rsid w:val="00736623"/>
     <w:rsid w:val="00743FE8"/>
     <w:rsid w:val="007566EE"/>
     <w:rsid w:val="007579D2"/>
     <w:rsid w:val="00757F7F"/>
     <w:rsid w:val="00760867"/>
     <w:rsid w:val="007613F8"/>
     <w:rsid w:val="00761F60"/>
     <w:rsid w:val="00764758"/>
     <w:rsid w:val="00764DA7"/>
     <w:rsid w:val="00765484"/>
     <w:rsid w:val="00766A50"/>
     <w:rsid w:val="00770F19"/>
     <w:rsid w:val="00773D1A"/>
     <w:rsid w:val="00776F9D"/>
     <w:rsid w:val="00787E89"/>
     <w:rsid w:val="00791212"/>
     <w:rsid w:val="00792BB5"/>
     <w:rsid w:val="00793B60"/>
     <w:rsid w:val="00794ABE"/>
     <w:rsid w:val="007A00FC"/>
     <w:rsid w:val="007A0EC1"/>
     <w:rsid w:val="007A2169"/>
     <w:rsid w:val="007A3FCB"/>
@@ -9766,63 +9968,66 @@
     <w:rsid w:val="00887FE0"/>
     <w:rsid w:val="008909ED"/>
     <w:rsid w:val="008917CD"/>
     <w:rsid w:val="0089521B"/>
     <w:rsid w:val="0089705D"/>
     <w:rsid w:val="00897743"/>
     <w:rsid w:val="008A4955"/>
     <w:rsid w:val="008A68FC"/>
     <w:rsid w:val="008A6BA4"/>
     <w:rsid w:val="008B2CF9"/>
     <w:rsid w:val="008B3543"/>
     <w:rsid w:val="008B6464"/>
     <w:rsid w:val="008C2C8B"/>
     <w:rsid w:val="008C74E0"/>
     <w:rsid w:val="008D1294"/>
     <w:rsid w:val="008D2933"/>
     <w:rsid w:val="008D367B"/>
     <w:rsid w:val="008D41A4"/>
     <w:rsid w:val="008D4B44"/>
     <w:rsid w:val="008D5272"/>
     <w:rsid w:val="008D5E7D"/>
     <w:rsid w:val="008D61AD"/>
     <w:rsid w:val="008E1065"/>
     <w:rsid w:val="008E2B57"/>
     <w:rsid w:val="008F3347"/>
+    <w:rsid w:val="008F6F4A"/>
     <w:rsid w:val="0090685B"/>
     <w:rsid w:val="00907C1E"/>
     <w:rsid w:val="009109CE"/>
     <w:rsid w:val="00910C64"/>
     <w:rsid w:val="0091452B"/>
     <w:rsid w:val="0091600C"/>
     <w:rsid w:val="00916310"/>
     <w:rsid w:val="00916CC3"/>
     <w:rsid w:val="00916CE4"/>
     <w:rsid w:val="00916E1F"/>
+    <w:rsid w:val="009172EB"/>
     <w:rsid w:val="00921501"/>
     <w:rsid w:val="00922ADE"/>
     <w:rsid w:val="00923029"/>
+    <w:rsid w:val="009230DF"/>
     <w:rsid w:val="009260F1"/>
     <w:rsid w:val="009340C9"/>
     <w:rsid w:val="00935496"/>
     <w:rsid w:val="00945D68"/>
     <w:rsid w:val="00946BC2"/>
     <w:rsid w:val="00955460"/>
     <w:rsid w:val="009563AC"/>
     <w:rsid w:val="00956DD9"/>
     <w:rsid w:val="00964E96"/>
     <w:rsid w:val="00965A7A"/>
     <w:rsid w:val="009674FB"/>
     <w:rsid w:val="0096750B"/>
     <w:rsid w:val="009710BC"/>
     <w:rsid w:val="00973923"/>
     <w:rsid w:val="00973BD6"/>
     <w:rsid w:val="00976AEE"/>
     <w:rsid w:val="0098282B"/>
     <w:rsid w:val="00986795"/>
     <w:rsid w:val="00986E2D"/>
     <w:rsid w:val="00987574"/>
     <w:rsid w:val="00990FC5"/>
     <w:rsid w:val="00991776"/>
     <w:rsid w:val="00992647"/>
     <w:rsid w:val="0099675C"/>
     <w:rsid w:val="00996BA2"/>
@@ -10022,70 +10227,72 @@
     <w:rsid w:val="00C77E8B"/>
     <w:rsid w:val="00C80C1E"/>
     <w:rsid w:val="00C81570"/>
     <w:rsid w:val="00C816DD"/>
     <w:rsid w:val="00C81E7D"/>
     <w:rsid w:val="00C82CD5"/>
     <w:rsid w:val="00C85559"/>
     <w:rsid w:val="00C94321"/>
     <w:rsid w:val="00C963EF"/>
     <w:rsid w:val="00CA1101"/>
     <w:rsid w:val="00CA1FEE"/>
     <w:rsid w:val="00CA53E7"/>
     <w:rsid w:val="00CA776D"/>
     <w:rsid w:val="00CB10B7"/>
     <w:rsid w:val="00CB60F3"/>
     <w:rsid w:val="00CB76C1"/>
     <w:rsid w:val="00CC09A4"/>
     <w:rsid w:val="00CC0A08"/>
     <w:rsid w:val="00CC0F69"/>
     <w:rsid w:val="00CC2405"/>
     <w:rsid w:val="00CC27B3"/>
     <w:rsid w:val="00CC2EAC"/>
     <w:rsid w:val="00CC530B"/>
     <w:rsid w:val="00CC54F9"/>
     <w:rsid w:val="00CD08D8"/>
+    <w:rsid w:val="00CD3FB6"/>
     <w:rsid w:val="00CE323B"/>
     <w:rsid w:val="00CE614F"/>
     <w:rsid w:val="00CE6585"/>
     <w:rsid w:val="00CF2277"/>
     <w:rsid w:val="00CF3CA9"/>
     <w:rsid w:val="00CF4F70"/>
     <w:rsid w:val="00CF6A53"/>
     <w:rsid w:val="00D02D11"/>
     <w:rsid w:val="00D0594A"/>
     <w:rsid w:val="00D05B45"/>
     <w:rsid w:val="00D06AAD"/>
     <w:rsid w:val="00D076DD"/>
     <w:rsid w:val="00D14ABC"/>
     <w:rsid w:val="00D31580"/>
     <w:rsid w:val="00D33173"/>
     <w:rsid w:val="00D41B27"/>
     <w:rsid w:val="00D41F18"/>
     <w:rsid w:val="00D4728F"/>
     <w:rsid w:val="00D57233"/>
     <w:rsid w:val="00D602DE"/>
+    <w:rsid w:val="00D62081"/>
     <w:rsid w:val="00D674F6"/>
     <w:rsid w:val="00D70103"/>
     <w:rsid w:val="00D73D3C"/>
     <w:rsid w:val="00D744F7"/>
     <w:rsid w:val="00D75D60"/>
     <w:rsid w:val="00D75F3E"/>
     <w:rsid w:val="00D80056"/>
     <w:rsid w:val="00D85CE9"/>
     <w:rsid w:val="00D867AE"/>
     <w:rsid w:val="00D8705C"/>
     <w:rsid w:val="00D9775E"/>
     <w:rsid w:val="00DA6356"/>
     <w:rsid w:val="00DA6BB5"/>
     <w:rsid w:val="00DC42AB"/>
     <w:rsid w:val="00DC4D99"/>
     <w:rsid w:val="00DC5AC9"/>
     <w:rsid w:val="00DD045F"/>
     <w:rsid w:val="00DD0C64"/>
     <w:rsid w:val="00DD4C14"/>
     <w:rsid w:val="00DD4EF4"/>
     <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DD70D6"/>
     <w:rsid w:val="00DE0E39"/>
     <w:rsid w:val="00DE30E5"/>
     <w:rsid w:val="00DE478E"/>
@@ -10127,50 +10334,51 @@
     <w:rsid w:val="00E52935"/>
     <w:rsid w:val="00E532E9"/>
     <w:rsid w:val="00E538AA"/>
     <w:rsid w:val="00E55BBE"/>
     <w:rsid w:val="00E57655"/>
     <w:rsid w:val="00E61DE1"/>
     <w:rsid w:val="00E639A0"/>
     <w:rsid w:val="00E63C54"/>
     <w:rsid w:val="00E65418"/>
     <w:rsid w:val="00E670E0"/>
     <w:rsid w:val="00E67CAA"/>
     <w:rsid w:val="00E738E6"/>
     <w:rsid w:val="00E73C78"/>
     <w:rsid w:val="00E745BD"/>
     <w:rsid w:val="00E75ECC"/>
     <w:rsid w:val="00E81233"/>
     <w:rsid w:val="00E81FE8"/>
     <w:rsid w:val="00E83098"/>
     <w:rsid w:val="00E840BA"/>
     <w:rsid w:val="00E85A1B"/>
     <w:rsid w:val="00E8779E"/>
     <w:rsid w:val="00E879A4"/>
     <w:rsid w:val="00E90299"/>
     <w:rsid w:val="00E92924"/>
     <w:rsid w:val="00E94660"/>
+    <w:rsid w:val="00EA2005"/>
     <w:rsid w:val="00EA3752"/>
     <w:rsid w:val="00EA526E"/>
     <w:rsid w:val="00EA5483"/>
     <w:rsid w:val="00EB13EB"/>
     <w:rsid w:val="00EB2182"/>
     <w:rsid w:val="00EB29FC"/>
     <w:rsid w:val="00EB2E48"/>
     <w:rsid w:val="00EB3785"/>
     <w:rsid w:val="00EB3FC9"/>
     <w:rsid w:val="00EB4E0D"/>
     <w:rsid w:val="00EB6AC0"/>
     <w:rsid w:val="00EB6F4F"/>
     <w:rsid w:val="00EC1503"/>
     <w:rsid w:val="00EC23F1"/>
     <w:rsid w:val="00EC2C84"/>
     <w:rsid w:val="00EC5BF5"/>
     <w:rsid w:val="00EC7551"/>
     <w:rsid w:val="00ED201D"/>
     <w:rsid w:val="00ED2334"/>
     <w:rsid w:val="00ED282C"/>
     <w:rsid w:val="00ED51F2"/>
     <w:rsid w:val="00ED5EA7"/>
     <w:rsid w:val="00EE0133"/>
     <w:rsid w:val="00EF380F"/>
     <w:rsid w:val="00EF3B34"/>
@@ -10654,51 +10862,50 @@
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00675DB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240"/>
       <w:ind w:left="709" w:right="2835" w:hanging="709"/>
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B469A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="709" w:hanging="709"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
@@ -10924,69 +11131,69 @@
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005B469A"/>
     <w:rPr>
       <w:rFonts w:ascii="Geologica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geologica" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="28"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF5562"/>
+    <w:rsid w:val="00291F24"/>
     <w:pPr>
       <w:ind w:right="0"/>
-      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geologica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geologica" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00DF5562"/>
+    <w:rsid w:val="00291F24"/>
     <w:rPr>
       <w:rFonts w:ascii="Geologica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geologica" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="002525D5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geologica ExtraLight" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Geologica ExtraLight" w:cs="Times New Roman (Body CS)"/>
       <w:b w:val="0"/>
@@ -11190,54 +11397,55 @@
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008034C8"/>
     <w:rPr>
       <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001D0F20"/>
+    <w:rsid w:val="006B2A6F"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:ind w:right="0"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A6345"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="426" w:hanging="426"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
@@ -12077,62 +12285,62 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2092191262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Geologica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/ZENODO.6472827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23668/psycharchives.12914" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societyfordigitalsources.com/publications/online" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/j.ojep.2023.102655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.lastname@institution.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Vector_graphics" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mathias\Clouds\Nextcloud\UMPS\AG%20Flipping%20(ehem.%20AG%20Open%20Access)\Formatvorlage%20(Template)\Research%20Organization%20Registry%20(ROR,%20https:\ror.org\)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raw.githubusercontent.com/googlefonts/geologica/main/fonts/ttf/Geologica-Light.ttf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/xxxxx/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.lastname@institution.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.lastname@institution.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epo@umweltpsychologie.de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/1.%20View%20the%20Badges/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/googlefonts/geologica/tree/main/fonts/ttf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Geologica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/ZENODO.6472827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23668/psycharchives.12914" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societyfordigitalsources.com/publications/online" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/j.ojep.2023.102655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.lastname@institution.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Vector_graphics" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cos.io/initiatives/badges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0012-3456-789X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mathias\Clouds\Nextcloud\UMPS\AG%20Flipping%20(ehem.%20AG%20Open%20Access)\Formatvorlage%20(Template)\Research%20Organization%20Registry%20(ROR,%20https:\ror.org\)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raw.githubusercontent.com/googlefonts/geologica/main/fonts/ttf/Geologica-Light.ttf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/xxxxx/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.lastname@institution.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstname.lastname@institution.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epo@umweltpsychologie.de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/tvyxz/wiki/1.%20View%20the%20Badges/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/googlefonts/geologica/tree/main/fonts/ttf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode.de" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxxx/yyyyzzzz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxxx/yyyyzzzz" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxxx/yyyyzzzz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
@@ -13479,80 +13687,80 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B53455F3-0181-4B1B-AF7A-D6AECC2EB2E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3325</Words>
-  <Characters>18955</Characters>
+  <Words>3348</Words>
+  <Characters>19089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
+  <Lines>159</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Titel des Beitrags</vt:lpstr>
       <vt:lpstr>Titel des Beitrags</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22236</CharactersWithSpaces>
+  <CharactersWithSpaces>22393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Titel des Beitrags</dc:title>
   <dc:subject/>
   <dc:creator>Autor:in</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>